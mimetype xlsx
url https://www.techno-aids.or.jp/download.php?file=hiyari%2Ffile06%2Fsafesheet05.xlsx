--- v0 (2025-10-28)
+++ v1 (2026-05-10)
@@ -4,88 +4,88 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ishii\Desktop\251007伊東さま実用化ファイル差し替え\hiyari\file06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ishii\Desktop\260428伊東さまヒヤリハットファイル差し替え\hiyari\file08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D781CEAB-045D-419E-8BE3-796957EE6175}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6061A234-C73B-4BC7-A8BE-6A66DC6DD8BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="795" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-26340" yWindow="1050" windowWidth="21600" windowHeight="11295" tabRatio="795" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025.10版" sheetId="8" r:id="rId1"/>
+    <sheet name="2026.04版" sheetId="8" r:id="rId1"/>
     <sheet name="個人情報取扱い同意書" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025.10版'!$B$1:$Z$47</definedName>
-    <definedName name="スロープ" localSheetId="0">'2025.10版'!$AF$15:$AF$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026.04版'!$B$1:$Z$47</definedName>
+    <definedName name="スロープ" localSheetId="0">'2026.04版'!$AF$15:$AF$22</definedName>
     <definedName name="スロープ">#REF!</definedName>
-    <definedName name="その他" localSheetId="0">'2025.10版'!$AK$15:$AK$21</definedName>
+    <definedName name="その他" localSheetId="0">'2026.04版'!$AK$15:$AK$21</definedName>
     <definedName name="その他">#REF!</definedName>
-    <definedName name="トイレ" localSheetId="0">'2025.10版'!$AI$15:$AI$19</definedName>
+    <definedName name="トイレ" localSheetId="0">'2026.04版'!$AI$15:$AI$19</definedName>
     <definedName name="トイレ">#REF!</definedName>
-    <definedName name="ベッド・寝具" localSheetId="0">'2025.10版'!#REF!</definedName>
+    <definedName name="ベッド・寝具" localSheetId="0">'2026.04版'!#REF!</definedName>
     <definedName name="ベッド・寝具">#REF!</definedName>
-    <definedName name="リフト" localSheetId="0">'2025.10版'!$AH$15:$AH$19</definedName>
+    <definedName name="リフト" localSheetId="0">'2026.04版'!$AH$15:$AH$19</definedName>
     <definedName name="リフト">#REF!</definedName>
-    <definedName name="車いす" localSheetId="0">'2025.10版'!$AE$15:$AE$19</definedName>
+    <definedName name="車いす" localSheetId="0">'2026.04版'!$AE$15:$AE$19</definedName>
     <definedName name="車いす">#REF!</definedName>
-    <definedName name="手すり" localSheetId="0">'2025.10版'!#REF!</definedName>
+    <definedName name="手すり" localSheetId="0">'2026.04版'!#REF!</definedName>
     <definedName name="手すり">#REF!</definedName>
-    <definedName name="場所" localSheetId="0">OFFSET('2025.10版'!$AD2,0,0,COUNTA('2025.10版'!$AD:$AD)-1,1)</definedName>
+    <definedName name="場所" localSheetId="0">OFFSET('2026.04版'!$AD2,0,0,COUNTA('2026.04版'!$AD:$AD)-1,1)</definedName>
     <definedName name="場所">OFFSET(#REF!,0,0,COUNTA(#REF!)-1,1)</definedName>
-    <definedName name="入浴" localSheetId="0">'2025.10版'!$AJ$15:$AJ$22</definedName>
+    <definedName name="入浴" localSheetId="0">'2026.04版'!$AJ$15:$AJ$22</definedName>
     <definedName name="入浴">#REF!</definedName>
-    <definedName name="歩行器" localSheetId="0">'2025.10版'!$AG$15:$AG$22</definedName>
+    <definedName name="歩行器" localSheetId="0">'2026.04版'!$AG$15:$AG$22</definedName>
     <definedName name="歩行器">#REF!</definedName>
-    <definedName name="用具の種類">OFFSET('2025.10版'!$AE1,0,0,COUNTA('2025.10版'!$AE:$AE),1)</definedName>
+    <definedName name="用具の種類">OFFSET('2026.04版'!$AE1,0,0,COUNTA('2026.04版'!$AE:$AE),1)</definedName>
   </definedNames>
   <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
@@ -1560,275 +1560,275 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...158 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="ハイパーリンク" xfId="2" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="43"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="43"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1967,55 +1967,51 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="7772400" cy="10058400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2278,1396 +2274,1396 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:AO50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U4" sqref="U4"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.25" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="24" width="4.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="4.375" style="2" customWidth="1"/>
     <col min="26" max="27" width="4.375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.375" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="40" width="4.375" style="3" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.375" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="80" width="4.375" style="1" customWidth="1"/>
     <col min="81" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="30" t="s">
+      <c r="B1" s="75" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="30"/>
-[...22 lines deleted...]
-      <c r="Z1" s="30"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
     </row>
     <row r="2" spans="2:31" ht="48" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="C2" s="74"/>
-[...22 lines deleted...]
-      <c r="Z2" s="74"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
     </row>
     <row r="3" spans="2:31" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="26"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
     </row>
     <row r="4" spans="2:31" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="6"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="P4" s="4"/>
-      <c r="Q4" s="83" t="s">
+      <c r="Q4" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="R4" s="83"/>
-[...1 lines deleted...]
-      <c r="T4" s="84"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="55"/>
       <c r="U4" s="8"/>
       <c r="V4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="W4" s="8"/>
       <c r="X4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="8"/>
       <c r="Z4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AE4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AE5" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="85" t="s">
+      <c r="B6" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="85"/>
-[...13 lines deleted...]
-      <c r="Q6" s="38" t="s">
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="R6" s="42"/>
-[...7 lines deleted...]
-      <c r="Z6" s="48"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="40"/>
       <c r="AE6" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="85" t="s">
+      <c r="B7" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="85"/>
-[...13 lines deleted...]
-      <c r="Q7" s="52" t="s">
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="R7" s="68"/>
-[...7 lines deleted...]
-      <c r="Z7" s="72"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="63"/>
+      <c r="T7" s="64"/>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="66"/>
       <c r="AE7" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="85" t="s">
+      <c r="B8" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="85"/>
-[...22 lines deleted...]
-      <c r="Z8" s="67"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="59"/>
       <c r="AE8" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="2:31" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="12"/>
       <c r="V9" s="12"/>
       <c r="W9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
     </row>
     <row r="10" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="20" t="s">
         <v>39</v>
       </c>
       <c r="Y10" s="5"/>
       <c r="AE10" s="11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="75" t="s">
+      <c r="B11" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="75"/>
-[...22 lines deleted...]
-      <c r="Z11" s="75"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="31"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="31"/>
+      <c r="P11" s="31"/>
+      <c r="Q11" s="31"/>
+      <c r="R11" s="31"/>
+      <c r="S11" s="31"/>
+      <c r="T11" s="31"/>
+      <c r="U11" s="31"/>
+      <c r="V11" s="31"/>
+      <c r="W11" s="31"/>
+      <c r="X11" s="31"/>
+      <c r="Y11" s="31"/>
+      <c r="Z11" s="31"/>
     </row>
     <row r="12" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="40"/>
-[...8 lines deleted...]
-      <c r="L12" s="38" t="s">
+      <c r="C12" s="82"/>
+      <c r="D12" s="82"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+      <c r="I12" s="84"/>
+      <c r="J12" s="84"/>
+      <c r="K12" s="85"/>
+      <c r="L12" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="M12" s="42"/>
-[...12 lines deleted...]
-      <c r="Z12" s="41"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="53"/>
+      <c r="P12" s="67"/>
+      <c r="Q12" s="67"/>
+      <c r="R12" s="67"/>
+      <c r="S12" s="67"/>
+      <c r="T12" s="67"/>
+      <c r="U12" s="67"/>
+      <c r="V12" s="67"/>
+      <c r="W12" s="67"/>
+      <c r="X12" s="67"/>
+      <c r="Y12" s="67"/>
+      <c r="Z12" s="67"/>
       <c r="AE12" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="31" t="s">
+      <c r="B13" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="40"/>
-[...8 lines deleted...]
-      <c r="L13" s="38" t="s">
+      <c r="C13" s="82"/>
+      <c r="D13" s="82"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="84"/>
+      <c r="G13" s="84"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+      <c r="J13" s="84"/>
+      <c r="K13" s="85"/>
+      <c r="L13" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="M13" s="42"/>
-[...12 lines deleted...]
-      <c r="Z13" s="41"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="53"/>
+      <c r="P13" s="67"/>
+      <c r="Q13" s="67"/>
+      <c r="R13" s="67"/>
+      <c r="S13" s="67"/>
+      <c r="T13" s="67"/>
+      <c r="U13" s="67"/>
+      <c r="V13" s="67"/>
+      <c r="W13" s="67"/>
+      <c r="X13" s="67"/>
+      <c r="Y13" s="67"/>
+      <c r="Z13" s="67"/>
       <c r="AE13" s="19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
     </row>
     <row r="15" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="36" t="s">
+      <c r="B15" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="36"/>
-[...22 lines deleted...]
-      <c r="Z15" s="36"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="51"/>
+      <c r="O15" s="51"/>
+      <c r="P15" s="51"/>
+      <c r="Q15" s="51"/>
+      <c r="R15" s="51"/>
+      <c r="S15" s="51"/>
+      <c r="T15" s="51"/>
+      <c r="U15" s="51"/>
+      <c r="V15" s="51"/>
+      <c r="W15" s="51"/>
+      <c r="X15" s="51"/>
+      <c r="Y15" s="51"/>
+      <c r="Z15" s="51"/>
       <c r="AE15" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="39"/>
-[...13 lines deleted...]
-      <c r="Q16" s="38" t="s">
+      <c r="C16" s="53"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="R16" s="39"/>
-[...7 lines deleted...]
-      <c r="Z16" s="37"/>
+      <c r="R16" s="53"/>
+      <c r="S16" s="81"/>
+      <c r="T16" s="81"/>
+      <c r="U16" s="81"/>
+      <c r="V16" s="81"/>
+      <c r="W16" s="81"/>
+      <c r="X16" s="81"/>
+      <c r="Y16" s="81"/>
+      <c r="Z16" s="81"/>
       <c r="AE16" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
       <c r="AE17" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B18" s="36" t="s">
+      <c r="B18" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="36"/>
-[...22 lines deleted...]
-      <c r="Z18" s="36"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="51"/>
+      <c r="N18" s="51"/>
+      <c r="O18" s="51"/>
+      <c r="P18" s="51"/>
+      <c r="Q18" s="51"/>
+      <c r="R18" s="51"/>
+      <c r="S18" s="51"/>
+      <c r="T18" s="51"/>
+      <c r="U18" s="51"/>
+      <c r="V18" s="51"/>
+      <c r="W18" s="51"/>
+      <c r="X18" s="51"/>
+      <c r="Y18" s="51"/>
+      <c r="Z18" s="51"/>
       <c r="AE18" s="11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="31" t="s">
+      <c r="B19" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="32"/>
-[...22 lines deleted...]
-      <c r="Z19" s="35"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="79"/>
+      <c r="G19" s="79"/>
+      <c r="H19" s="79"/>
+      <c r="I19" s="79"/>
+      <c r="J19" s="79"/>
+      <c r="K19" s="79"/>
+      <c r="L19" s="79"/>
+      <c r="M19" s="79"/>
+      <c r="N19" s="79"/>
+      <c r="O19" s="79"/>
+      <c r="P19" s="79"/>
+      <c r="Q19" s="79"/>
+      <c r="R19" s="79"/>
+      <c r="S19" s="79"/>
+      <c r="T19" s="79"/>
+      <c r="U19" s="79"/>
+      <c r="V19" s="79"/>
+      <c r="W19" s="79"/>
+      <c r="X19" s="79"/>
+      <c r="Y19" s="79"/>
+      <c r="Z19" s="80"/>
       <c r="AE19" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="2:31" s="3" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="9"/>
       <c r="W20" s="9"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
       <c r="Z20" s="9"/>
     </row>
     <row r="21" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="36" t="s">
+      <c r="B21" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="36"/>
-[...22 lines deleted...]
-      <c r="Z21" s="36"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+      <c r="S21" s="51"/>
+      <c r="T21" s="51"/>
+      <c r="U21" s="51"/>
+      <c r="V21" s="51"/>
+      <c r="W21" s="51"/>
+      <c r="X21" s="51"/>
+      <c r="Y21" s="51"/>
+      <c r="Z21" s="51"/>
     </row>
     <row r="22" spans="2:31" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="52" t="s">
+      <c r="B22" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="53"/>
+      <c r="C22" s="72"/>
       <c r="D22" s="21"/>
-      <c r="E22" s="52" t="s">
+      <c r="E22" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="F22" s="53"/>
+      <c r="F22" s="72"/>
       <c r="G22" s="21"/>
-      <c r="H22" s="54" t="s">
+      <c r="H22" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="I22" s="55"/>
+      <c r="I22" s="74"/>
       <c r="J22" s="22"/>
-      <c r="K22" s="53" t="s">
+      <c r="K22" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="L22" s="55"/>
+      <c r="L22" s="74"/>
       <c r="M22" s="21"/>
-      <c r="N22" s="46"/>
-[...11 lines deleted...]
-      <c r="Z22" s="48"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39"/>
+      <c r="U22" s="39"/>
+      <c r="V22" s="39"/>
+      <c r="W22" s="39"/>
+      <c r="X22" s="39"/>
+      <c r="Y22" s="39"/>
+      <c r="Z22" s="40"/>
       <c r="AC22" s="3" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="14"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="11"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
       <c r="T23" s="16"/>
       <c r="U23" s="16"/>
       <c r="V23" s="16"/>
       <c r="W23" s="16"/>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
     </row>
     <row r="24" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="36" t="s">
+      <c r="B24" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="36"/>
-[...22 lines deleted...]
-      <c r="Z24" s="36"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="51"/>
+      <c r="N24" s="51"/>
+      <c r="O24" s="51"/>
+      <c r="P24" s="51"/>
+      <c r="Q24" s="51"/>
+      <c r="R24" s="51"/>
+      <c r="S24" s="51"/>
+      <c r="T24" s="51"/>
+      <c r="U24" s="51"/>
+      <c r="V24" s="51"/>
+      <c r="W24" s="51"/>
+      <c r="X24" s="51"/>
+      <c r="Y24" s="51"/>
+      <c r="Z24" s="51"/>
     </row>
     <row r="25" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="56"/>
-[...23 lines deleted...]
-      <c r="Z25" s="58"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="42"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="42"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="42"/>
+      <c r="U25" s="42"/>
+      <c r="V25" s="42"/>
+      <c r="W25" s="42"/>
+      <c r="X25" s="42"/>
+      <c r="Y25" s="42"/>
+      <c r="Z25" s="43"/>
     </row>
     <row r="26" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="59"/>
-[...23 lines deleted...]
-      <c r="Z26" s="61"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="45"/>
+      <c r="O26" s="45"/>
+      <c r="P26" s="45"/>
+      <c r="Q26" s="45"/>
+      <c r="R26" s="45"/>
+      <c r="S26" s="45"/>
+      <c r="T26" s="45"/>
+      <c r="U26" s="45"/>
+      <c r="V26" s="45"/>
+      <c r="W26" s="45"/>
+      <c r="X26" s="45"/>
+      <c r="Y26" s="45"/>
+      <c r="Z26" s="46"/>
     </row>
     <row r="27" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="62"/>
-[...23 lines deleted...]
-      <c r="Z27" s="64"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="49"/>
     </row>
     <row r="28" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="17"/>
     </row>
     <row r="29" spans="2:31" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="82" t="s">
+      <c r="B29" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="36"/>
-[...22 lines deleted...]
-      <c r="Z29" s="36"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="51"/>
+      <c r="S29" s="51"/>
+      <c r="T29" s="51"/>
+      <c r="U29" s="51"/>
+      <c r="V29" s="51"/>
+      <c r="W29" s="51"/>
+      <c r="X29" s="51"/>
+      <c r="Y29" s="51"/>
+      <c r="Z29" s="51"/>
     </row>
     <row r="30" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="78"/>
-[...23 lines deleted...]
-      <c r="Z30" s="78"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="34"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="34"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="34"/>
+      <c r="R30" s="34"/>
+      <c r="S30" s="34"/>
+      <c r="T30" s="34"/>
+      <c r="U30" s="34"/>
+      <c r="V30" s="34"/>
+      <c r="W30" s="34"/>
+      <c r="X30" s="34"/>
+      <c r="Y30" s="34"/>
+      <c r="Z30" s="34"/>
     </row>
     <row r="31" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="78"/>
-[...23 lines deleted...]
-      <c r="Z31" s="78"/>
+      <c r="B31" s="34"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="34"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="34"/>
+      <c r="L31" s="34"/>
+      <c r="M31" s="34"/>
+      <c r="N31" s="34"/>
+      <c r="O31" s="34"/>
+      <c r="P31" s="34"/>
+      <c r="Q31" s="34"/>
+      <c r="R31" s="34"/>
+      <c r="S31" s="34"/>
+      <c r="T31" s="34"/>
+      <c r="U31" s="34"/>
+      <c r="V31" s="34"/>
+      <c r="W31" s="34"/>
+      <c r="X31" s="34"/>
+      <c r="Y31" s="34"/>
+      <c r="Z31" s="34"/>
     </row>
     <row r="32" spans="2:31" s="3" customFormat="1" ht="64.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B32" s="78"/>
-[...23 lines deleted...]
-      <c r="Z32" s="78"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
+      <c r="N32" s="34"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="34"/>
+      <c r="Q32" s="34"/>
+      <c r="R32" s="34"/>
+      <c r="S32" s="34"/>
+      <c r="T32" s="34"/>
+      <c r="U32" s="34"/>
+      <c r="V32" s="34"/>
+      <c r="W32" s="34"/>
+      <c r="X32" s="34"/>
+      <c r="Y32" s="34"/>
+      <c r="Z32" s="34"/>
     </row>
     <row r="33" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B33" s="78"/>
-[...23 lines deleted...]
-      <c r="Z33" s="78"/>
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="34"/>
+      <c r="K33" s="34"/>
+      <c r="L33" s="34"/>
+      <c r="M33" s="34"/>
+      <c r="N33" s="34"/>
+      <c r="O33" s="34"/>
+      <c r="P33" s="34"/>
+      <c r="Q33" s="34"/>
+      <c r="R33" s="34"/>
+      <c r="S33" s="34"/>
+      <c r="T33" s="34"/>
+      <c r="U33" s="34"/>
+      <c r="V33" s="34"/>
+      <c r="W33" s="34"/>
+      <c r="X33" s="34"/>
+      <c r="Y33" s="34"/>
+      <c r="Z33" s="34"/>
     </row>
     <row r="34" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="18"/>
       <c r="W34" s="18"/>
       <c r="X34" s="18"/>
       <c r="Y34" s="18"/>
       <c r="Z34" s="18"/>
     </row>
     <row r="35" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="79" t="s">
+      <c r="B35" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="C35" s="79"/>
-[...22 lines deleted...]
-      <c r="Z35" s="79"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="35"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+      <c r="U35" s="35"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
     </row>
     <row r="36" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="56"/>
-[...23 lines deleted...]
-      <c r="Z36" s="58"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="42"/>
+      <c r="J36" s="42"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="42"/>
+      <c r="V36" s="42"/>
+      <c r="W36" s="42"/>
+      <c r="X36" s="42"/>
+      <c r="Y36" s="42"/>
+      <c r="Z36" s="43"/>
     </row>
     <row r="37" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="59"/>
-[...23 lines deleted...]
-      <c r="Z37" s="61"/>
+      <c r="B37" s="44"/>
+      <c r="C37" s="45"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="45"/>
+      <c r="M37" s="45"/>
+      <c r="N37" s="45"/>
+      <c r="O37" s="45"/>
+      <c r="P37" s="45"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="45"/>
+      <c r="S37" s="45"/>
+      <c r="T37" s="45"/>
+      <c r="U37" s="45"/>
+      <c r="V37" s="45"/>
+      <c r="W37" s="45"/>
+      <c r="X37" s="45"/>
+      <c r="Y37" s="45"/>
+      <c r="Z37" s="46"/>
     </row>
     <row r="38" spans="2:31" s="3" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="62"/>
-[...23 lines deleted...]
-      <c r="Z38" s="64"/>
+      <c r="B38" s="47"/>
+      <c r="C38" s="48"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="48"/>
+      <c r="H38" s="48"/>
+      <c r="I38" s="48"/>
+      <c r="J38" s="48"/>
+      <c r="K38" s="48"/>
+      <c r="L38" s="48"/>
+      <c r="M38" s="48"/>
+      <c r="N38" s="48"/>
+      <c r="O38" s="48"/>
+      <c r="P38" s="48"/>
+      <c r="Q38" s="48"/>
+      <c r="R38" s="48"/>
+      <c r="S38" s="48"/>
+      <c r="T38" s="48"/>
+      <c r="U38" s="48"/>
+      <c r="V38" s="48"/>
+      <c r="W38" s="48"/>
+      <c r="X38" s="48"/>
+      <c r="Y38" s="48"/>
+      <c r="Z38" s="49"/>
     </row>
     <row r="39" spans="2:31" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="25" t="s">
         <v>43</v>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row r="40" spans="2:31" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="41" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B41" s="24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="2:31" s="3" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="49" t="s">
+      <c r="B42" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="C42" s="50"/>
-[...21 lines deleted...]
-      <c r="Z42" s="29"/>
+      <c r="C42" s="70"/>
+      <c r="D42" s="70"/>
+      <c r="E42" s="70"/>
+      <c r="F42" s="70"/>
+      <c r="G42" s="70"/>
+      <c r="H42" s="70"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="37"/>
+      <c r="M42" s="68"/>
+      <c r="N42" s="68"/>
+      <c r="O42" s="68"/>
+      <c r="P42" s="68"/>
+      <c r="Q42" s="68"/>
+      <c r="R42" s="68"/>
+      <c r="S42" s="68"/>
+      <c r="T42" s="68"/>
+      <c r="U42" s="68"/>
+      <c r="V42" s="68"/>
+      <c r="W42" s="68"/>
+      <c r="X42" s="68"/>
+      <c r="Y42" s="68"/>
+      <c r="Z42" s="68"/>
     </row>
     <row r="43" spans="2:31" s="3" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="11"/>
       <c r="O43" s="11"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
       <c r="R43" s="11"/>
       <c r="S43" s="11"/>
       <c r="T43" s="11"/>
       <c r="U43" s="11"/>
       <c r="V43" s="11"/>
       <c r="W43" s="11"/>
       <c r="X43" s="11"/>
       <c r="Y43" s="11"/>
       <c r="Z43" s="11"/>
     </row>
     <row r="44" spans="2:31" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="7"/>
       <c r="J44" s="28" t="s">
         <v>48</v>
       </c>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
       <c r="M44" s="28"/>
       <c r="N44" s="28"/>
       <c r="O44" s="28"/>
       <c r="P44" s="28"/>
       <c r="Q44" s="28"/>
       <c r="R44" s="28"/>
       <c r="S44" s="28"/>
       <c r="T44" s="28"/>
       <c r="AE44" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="2:31" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B45" s="29" t="s">
+      <c r="B45" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="C45" s="29"/>
-[...22 lines deleted...]
-      <c r="Z45" s="29"/>
+      <c r="C45" s="68"/>
+      <c r="D45" s="68"/>
+      <c r="E45" s="68"/>
+      <c r="F45" s="68"/>
+      <c r="G45" s="68"/>
+      <c r="H45" s="68"/>
+      <c r="I45" s="68"/>
+      <c r="J45" s="68"/>
+      <c r="K45" s="68"/>
+      <c r="L45" s="68"/>
+      <c r="M45" s="68"/>
+      <c r="N45" s="68"/>
+      <c r="O45" s="68"/>
+      <c r="P45" s="68"/>
+      <c r="Q45" s="68"/>
+      <c r="R45" s="68"/>
+      <c r="S45" s="68"/>
+      <c r="T45" s="68"/>
+      <c r="U45" s="68"/>
+      <c r="V45" s="68"/>
+      <c r="W45" s="68"/>
+      <c r="X45" s="68"/>
+      <c r="Y45" s="68"/>
+      <c r="Z45" s="68"/>
     </row>
     <row r="46" spans="2:31" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Y46" s="5"/>
     </row>
     <row r="47" spans="2:31" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B47" s="76" t="s">
+      <c r="B47" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C47" s="77"/>
-[...22 lines deleted...]
-      <c r="Z47" s="77"/>
+      <c r="C47" s="33"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="33"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="33"/>
+      <c r="J47" s="33"/>
+      <c r="K47" s="33"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="33"/>
+      <c r="N47" s="33"/>
+      <c r="O47" s="33"/>
+      <c r="P47" s="33"/>
+      <c r="Q47" s="33"/>
+      <c r="R47" s="33"/>
+      <c r="S47" s="33"/>
+      <c r="T47" s="33"/>
+      <c r="U47" s="33"/>
+      <c r="V47" s="33"/>
+      <c r="W47" s="33"/>
+      <c r="X47" s="33"/>
+      <c r="Y47" s="33"/>
+      <c r="Z47" s="33"/>
     </row>
     <row r="48" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="49" spans="25:25" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Y49" s="5"/>
     </row>
     <row r="50" spans="25:25" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Y50" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="47">
+    <mergeCell ref="B45:Z45"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:Z19"/>
+    <mergeCell ref="B18:Z18"/>
+    <mergeCell ref="S16:Z16"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="P12:Z12"/>
+    <mergeCell ref="L12:O12"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="D16:P16"/>
+    <mergeCell ref="B15:Z15"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:K13"/>
+    <mergeCell ref="L13:O13"/>
+    <mergeCell ref="P13:Z13"/>
+    <mergeCell ref="M42:Z42"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="B36:Z38"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="E6:P6"/>
+    <mergeCell ref="E7:P7"/>
+    <mergeCell ref="E8:Z8"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T6:Z6"/>
+    <mergeCell ref="T7:Z7"/>
     <mergeCell ref="B2:Z2"/>
     <mergeCell ref="B11:Z11"/>
     <mergeCell ref="B47:Z47"/>
     <mergeCell ref="B30:Z33"/>
     <mergeCell ref="B35:Z35"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="N22:Z22"/>
     <mergeCell ref="B25:Z27"/>
     <mergeCell ref="B29:Z29"/>
     <mergeCell ref="B21:Z21"/>
     <mergeCell ref="B24:Z24"/>
     <mergeCell ref="Q16:R16"/>
     <mergeCell ref="Q4:T4"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="E6:P6"/>
-[...29 lines deleted...]
-    <mergeCell ref="L13:O13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B22 G22:H22 M22:N22 B23:S23">
     <cfRule type="expression" dxfId="2" priority="53" stopIfTrue="1">
       <formula>AND($AC$22=FALSE,#REF!=FALSE,#REF!=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D22:E22">
     <cfRule type="expression" dxfId="1" priority="12" stopIfTrue="1">
       <formula>AND($AC$22=FALSE,#REF!=FALSE,#REF!=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J22">
     <cfRule type="expression" dxfId="0" priority="11" stopIfTrue="1">
       <formula>AND($AC$22=FALSE,#REF!=FALSE,#REF!=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E9 T23:Z23" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22 G22 M22 J22" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$AE$10:$AE$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J42:K42 K44:M44 L42:L43 J45:L45" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>$AE$12:$AE$14</formula1>
     </dataValidation>
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="改行" prompt="改行は自動で行われますが、ご自身で改行したい場合は｢Alt｣ボタンを押しながら｢Enter｣ボタンを押すとできます。_x000a_" sqref="B28:Z28" xr:uid="{00000000-0002-0000-0000-000004000000}"/>
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="改行" prompt="改行は自動で行われますが、ご自身で改行したい場合は｢Alt｣ボタンを押しながら｢Enter｣ボタンを押すとできます。" sqref="B30:Z34" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y4 W4 U4" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12:K12" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>$AE$4:$AE$9</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J44:T44" location="個人情報取扱い同意書!A1" display="　「個人情報取扱い同意書」に同意する" xr:uid="{4639EDC5-16CE-4656-BA4C-1DC9110985C9}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="7.874015748031496E-2" footer="0.51181102362204722"/>
+  <pageMargins left="0.19685039370078741" right="0.15748031496062992" top="0.19685039370078741" bottom="0.19685039370078741" header="0.27559055118110237" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;R&amp;"HGP教科書体,ﾒﾃﾞｨｳﾑ"&amp;10 2025年10月版</oddFooter>
+    <oddHeader>&amp;R 2026年4月版</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
@@ -3702,51 +3698,51 @@
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
-      <vt:lpstr>2025.10版</vt:lpstr>
+      <vt:lpstr>2026.04版</vt:lpstr>
       <vt:lpstr>個人情報取扱い同意書</vt:lpstr>
-      <vt:lpstr>'2025.10版'!Print_Area</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>'2025.10版'!歩行器</vt:lpstr>
+      <vt:lpstr>'2026.04版'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026.04版'!スロープ</vt:lpstr>
+      <vt:lpstr>'2026.04版'!その他</vt:lpstr>
+      <vt:lpstr>'2026.04版'!トイレ</vt:lpstr>
+      <vt:lpstr>'2026.04版'!リフト</vt:lpstr>
+      <vt:lpstr>'2026.04版'!車いす</vt:lpstr>
+      <vt:lpstr>'2026.04版'!入浴</vt:lpstr>
+      <vt:lpstr>'2026.04版'!歩行器</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>