--- v1 (2026-05-10)
+++ v2 (2026-06-24)
@@ -4,88 +4,88 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ishii\Desktop\260428伊東さまヒヤリハットファイル差し替え\hiyari\file08\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Taisfile\企画部\01 福祉用具・介護ロボット実用化支援事業\15 令和８年度\04 安全利用の整理\06 情報収集\02 HP 掲載用文書等\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6061A234-C73B-4BC7-A8BE-6A66DC6DD8BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF0E67CE-CC36-478C-9094-B2FA3D799048}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-26340" yWindow="1050" windowWidth="21600" windowHeight="11295" tabRatio="795" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3420" yWindow="285" windowWidth="17715" windowHeight="15270" tabRatio="795" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2026.04版" sheetId="8" r:id="rId1"/>
+    <sheet name="2026.06版" sheetId="8" r:id="rId1"/>
     <sheet name="個人情報取扱い同意書" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026.04版'!$B$1:$Z$47</definedName>
-    <definedName name="スロープ" localSheetId="0">'2026.04版'!$AF$15:$AF$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026.06版'!$B$1:$Z$47</definedName>
+    <definedName name="スロープ" localSheetId="0">'2026.06版'!$AF$15:$AF$22</definedName>
     <definedName name="スロープ">#REF!</definedName>
-    <definedName name="その他" localSheetId="0">'2026.04版'!$AK$15:$AK$21</definedName>
+    <definedName name="その他" localSheetId="0">'2026.06版'!$AK$15:$AK$21</definedName>
     <definedName name="その他">#REF!</definedName>
-    <definedName name="トイレ" localSheetId="0">'2026.04版'!$AI$15:$AI$19</definedName>
+    <definedName name="トイレ" localSheetId="0">'2026.06版'!$AI$15:$AI$19</definedName>
     <definedName name="トイレ">#REF!</definedName>
-    <definedName name="ベッド・寝具" localSheetId="0">'2026.04版'!#REF!</definedName>
+    <definedName name="ベッド・寝具" localSheetId="0">'2026.06版'!#REF!</definedName>
     <definedName name="ベッド・寝具">#REF!</definedName>
-    <definedName name="リフト" localSheetId="0">'2026.04版'!$AH$15:$AH$19</definedName>
+    <definedName name="リフト" localSheetId="0">'2026.06版'!$AH$15:$AH$19</definedName>
     <definedName name="リフト">#REF!</definedName>
-    <definedName name="車いす" localSheetId="0">'2026.04版'!$AE$15:$AE$19</definedName>
+    <definedName name="車いす" localSheetId="0">'2026.06版'!$AE$15:$AE$19</definedName>
     <definedName name="車いす">#REF!</definedName>
-    <definedName name="手すり" localSheetId="0">'2026.04版'!#REF!</definedName>
+    <definedName name="手すり" localSheetId="0">'2026.06版'!#REF!</definedName>
     <definedName name="手すり">#REF!</definedName>
-    <definedName name="場所" localSheetId="0">OFFSET('2026.04版'!$AD2,0,0,COUNTA('2026.04版'!$AD:$AD)-1,1)</definedName>
+    <definedName name="場所" localSheetId="0">OFFSET('2026.06版'!$AD2,0,0,COUNTA('2026.06版'!$AD:$AD)-1,1)</definedName>
     <definedName name="場所">OFFSET(#REF!,0,0,COUNTA(#REF!)-1,1)</definedName>
-    <definedName name="入浴" localSheetId="0">'2026.04版'!$AJ$15:$AJ$22</definedName>
+    <definedName name="入浴" localSheetId="0">'2026.06版'!$AJ$15:$AJ$22</definedName>
     <definedName name="入浴">#REF!</definedName>
-    <definedName name="歩行器" localSheetId="0">'2026.04版'!$AG$15:$AG$22</definedName>
+    <definedName name="歩行器" localSheetId="0">'2026.06版'!$AG$15:$AG$22</definedName>
     <definedName name="歩行器">#REF!</definedName>
-    <definedName name="用具の種類">OFFSET('2026.04版'!$AE1,0,0,COUNTA('2026.04版'!$AE:$AE),1)</definedName>
+    <definedName name="用具の種類">OFFSET('2026.06版'!$AE1,0,0,COUNTA('2026.06版'!$AE:$AE),1)</definedName>
   </definedNames>
   <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
@@ -1560,275 +1560,275 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...114 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="ハイパーリンク" xfId="2" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="43"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="43"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1935,84 +1935,81 @@
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="図 2">
+        <xdr:cNvPr id="4" name="図 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85CBF05A-05D8-04CD-1FF8-5A51353ABC9B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{760FA779-FB81-C3E2-20DA-8CC9B5F92A36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="7772400" cy="10058400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2274,1356 +2271,1356 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:AO50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:Z1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B28" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30:Z33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.25" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="24" width="4.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="4.375" style="2" customWidth="1"/>
     <col min="26" max="27" width="4.375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.375" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="40" width="4.375" style="3" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.375" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="80" width="4.375" style="1" customWidth="1"/>
     <col min="81" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="75" t="s">
+      <c r="B1" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="75"/>
-[...22 lines deleted...]
-      <c r="Z1" s="75"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
     </row>
     <row r="2" spans="2:31" ht="48" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="29" t="s">
+      <c r="B2" s="73" t="s">
         <v>47</v>
       </c>
-      <c r="C2" s="30"/>
-[...22 lines deleted...]
-      <c r="Z2" s="30"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
     </row>
     <row r="3" spans="2:31" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="26"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
     </row>
     <row r="4" spans="2:31" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="6"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="P4" s="4"/>
-      <c r="Q4" s="54" t="s">
+      <c r="Q4" s="83" t="s">
         <v>31</v>
       </c>
-      <c r="R4" s="54"/>
-[...1 lines deleted...]
-      <c r="T4" s="55"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="84"/>
       <c r="U4" s="8"/>
       <c r="V4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="W4" s="8"/>
       <c r="X4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="8"/>
       <c r="Z4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AE4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AE5" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="56"/>
-[...13 lines deleted...]
-      <c r="Q6" s="52" t="s">
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="R6" s="60"/>
-[...7 lines deleted...]
-      <c r="Z6" s="40"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="47"/>
+      <c r="V6" s="47"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="47"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="48"/>
       <c r="AE6" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="56"/>
-[...13 lines deleted...]
-      <c r="Q7" s="61" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66"/>
+      <c r="O7" s="66"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="R7" s="62"/>
-[...7 lines deleted...]
-      <c r="Z7" s="66"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="70"/>
+      <c r="U7" s="71"/>
+      <c r="V7" s="71"/>
+      <c r="W7" s="71"/>
+      <c r="X7" s="71"/>
+      <c r="Y7" s="71"/>
+      <c r="Z7" s="72"/>
       <c r="AE7" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="56"/>
-[...22 lines deleted...]
-      <c r="Z8" s="59"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="66"/>
+      <c r="L8" s="66"/>
+      <c r="M8" s="66"/>
+      <c r="N8" s="66"/>
+      <c r="O8" s="66"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="66"/>
+      <c r="R8" s="66"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="66"/>
+      <c r="U8" s="66"/>
+      <c r="V8" s="66"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66"/>
+      <c r="Y8" s="66"/>
+      <c r="Z8" s="67"/>
       <c r="AE8" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="2:31" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="12"/>
       <c r="V9" s="12"/>
       <c r="W9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
     </row>
     <row r="10" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="20" t="s">
         <v>39</v>
       </c>
       <c r="Y10" s="5"/>
       <c r="AE10" s="11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="31"/>
-[...22 lines deleted...]
-      <c r="Z11" s="31"/>
+      <c r="C11" s="75"/>
+      <c r="D11" s="75"/>
+      <c r="E11" s="75"/>
+      <c r="F11" s="75"/>
+      <c r="G11" s="75"/>
+      <c r="H11" s="75"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="75"/>
+      <c r="K11" s="75"/>
+      <c r="L11" s="75"/>
+      <c r="M11" s="75"/>
+      <c r="N11" s="75"/>
+      <c r="O11" s="75"/>
+      <c r="P11" s="75"/>
+      <c r="Q11" s="75"/>
+      <c r="R11" s="75"/>
+      <c r="S11" s="75"/>
+      <c r="T11" s="75"/>
+      <c r="U11" s="75"/>
+      <c r="V11" s="75"/>
+      <c r="W11" s="75"/>
+      <c r="X11" s="75"/>
+      <c r="Y11" s="75"/>
+      <c r="Z11" s="75"/>
     </row>
     <row r="12" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="82"/>
-[...8 lines deleted...]
-      <c r="L12" s="52" t="s">
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="44"/>
+      <c r="H12" s="44"/>
+      <c r="I12" s="44"/>
+      <c r="J12" s="44"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="M12" s="60"/>
-[...12 lines deleted...]
-      <c r="Z12" s="67"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="39"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="41"/>
+      <c r="Z12" s="41"/>
       <c r="AE12" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="76" t="s">
+      <c r="B13" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="82"/>
-[...8 lines deleted...]
-      <c r="L13" s="52" t="s">
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="43"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="M13" s="60"/>
-[...12 lines deleted...]
-      <c r="Z13" s="67"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="39"/>
+      <c r="P13" s="41"/>
+      <c r="Q13" s="41"/>
+      <c r="R13" s="41"/>
+      <c r="S13" s="41"/>
+      <c r="T13" s="41"/>
+      <c r="U13" s="41"/>
+      <c r="V13" s="41"/>
+      <c r="W13" s="41"/>
+      <c r="X13" s="41"/>
+      <c r="Y13" s="41"/>
+      <c r="Z13" s="41"/>
       <c r="AE13" s="19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
     </row>
     <row r="15" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="51"/>
-[...22 lines deleted...]
-      <c r="Z15" s="51"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="36"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="36"/>
+      <c r="T15" s="36"/>
+      <c r="U15" s="36"/>
+      <c r="V15" s="36"/>
+      <c r="W15" s="36"/>
+      <c r="X15" s="36"/>
+      <c r="Y15" s="36"/>
+      <c r="Z15" s="36"/>
       <c r="AE15" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="52" t="s">
+      <c r="B16" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="53"/>
-[...13 lines deleted...]
-      <c r="Q16" s="52" t="s">
+      <c r="C16" s="39"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="R16" s="53"/>
-[...7 lines deleted...]
-      <c r="Z16" s="81"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="37"/>
+      <c r="T16" s="37"/>
+      <c r="U16" s="37"/>
+      <c r="V16" s="37"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="37"/>
+      <c r="Y16" s="37"/>
+      <c r="Z16" s="37"/>
       <c r="AE16" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
       <c r="AE17" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B18" s="51" t="s">
+      <c r="B18" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="51"/>
-[...22 lines deleted...]
-      <c r="Z18" s="51"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="36"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="36"/>
+      <c r="T18" s="36"/>
+      <c r="U18" s="36"/>
+      <c r="V18" s="36"/>
+      <c r="W18" s="36"/>
+      <c r="X18" s="36"/>
+      <c r="Y18" s="36"/>
+      <c r="Z18" s="36"/>
       <c r="AE18" s="11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="76" t="s">
+      <c r="B19" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="77"/>
-[...22 lines deleted...]
-      <c r="Z19" s="80"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="34"/>
+      <c r="S19" s="34"/>
+      <c r="T19" s="34"/>
+      <c r="U19" s="34"/>
+      <c r="V19" s="34"/>
+      <c r="W19" s="34"/>
+      <c r="X19" s="34"/>
+      <c r="Y19" s="34"/>
+      <c r="Z19" s="35"/>
       <c r="AE19" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="2:31" s="3" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="9"/>
       <c r="W20" s="9"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
       <c r="Z20" s="9"/>
     </row>
     <row r="21" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="51" t="s">
+      <c r="B21" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="51"/>
-[...22 lines deleted...]
-      <c r="Z21" s="51"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="36"/>
+      <c r="Q21" s="36"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="36"/>
+      <c r="T21" s="36"/>
+      <c r="U21" s="36"/>
+      <c r="V21" s="36"/>
+      <c r="W21" s="36"/>
+      <c r="X21" s="36"/>
+      <c r="Y21" s="36"/>
+      <c r="Z21" s="36"/>
     </row>
     <row r="22" spans="2:31" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="61" t="s">
+      <c r="B22" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="72"/>
+      <c r="C22" s="53"/>
       <c r="D22" s="21"/>
-      <c r="E22" s="61" t="s">
+      <c r="E22" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="F22" s="72"/>
+      <c r="F22" s="53"/>
       <c r="G22" s="21"/>
-      <c r="H22" s="73" t="s">
+      <c r="H22" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="I22" s="74"/>
+      <c r="I22" s="55"/>
       <c r="J22" s="22"/>
-      <c r="K22" s="72" t="s">
+      <c r="K22" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="L22" s="74"/>
+      <c r="L22" s="55"/>
       <c r="M22" s="21"/>
-      <c r="N22" s="38"/>
-[...11 lines deleted...]
-      <c r="Z22" s="40"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
+      <c r="Z22" s="48"/>
       <c r="AC22" s="3" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="14"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="11"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
       <c r="T23" s="16"/>
       <c r="U23" s="16"/>
       <c r="V23" s="16"/>
       <c r="W23" s="16"/>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
     </row>
     <row r="24" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="51" t="s">
+      <c r="B24" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="51"/>
-[...22 lines deleted...]
-      <c r="Z24" s="51"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="36"/>
+      <c r="R24" s="36"/>
+      <c r="S24" s="36"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="36"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="36"/>
+      <c r="Y24" s="36"/>
+      <c r="Z24" s="36"/>
     </row>
     <row r="25" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="41"/>
-[...23 lines deleted...]
-      <c r="Z25" s="43"/>
+      <c r="B25" s="56"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="57"/>
+      <c r="P25" s="57"/>
+      <c r="Q25" s="57"/>
+      <c r="R25" s="57"/>
+      <c r="S25" s="57"/>
+      <c r="T25" s="57"/>
+      <c r="U25" s="57"/>
+      <c r="V25" s="57"/>
+      <c r="W25" s="57"/>
+      <c r="X25" s="57"/>
+      <c r="Y25" s="57"/>
+      <c r="Z25" s="58"/>
     </row>
     <row r="26" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="44"/>
-[...23 lines deleted...]
-      <c r="Z26" s="46"/>
+      <c r="B26" s="59"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="61"/>
     </row>
     <row r="27" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="47"/>
-[...23 lines deleted...]
-      <c r="Z27" s="49"/>
+      <c r="B27" s="62"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="64"/>
     </row>
     <row r="28" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="17"/>
     </row>
     <row r="29" spans="2:31" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="50" t="s">
+      <c r="B29" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="51"/>
-[...22 lines deleted...]
-      <c r="Z29" s="51"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="36"/>
+      <c r="N29" s="36"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="36"/>
+      <c r="Q29" s="36"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="36"/>
+      <c r="T29" s="36"/>
+      <c r="U29" s="36"/>
+      <c r="V29" s="36"/>
+      <c r="W29" s="36"/>
+      <c r="X29" s="36"/>
+      <c r="Y29" s="36"/>
+      <c r="Z29" s="36"/>
     </row>
     <row r="30" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="34"/>
-[...23 lines deleted...]
-      <c r="Z30" s="34"/>
+      <c r="B30" s="78"/>
+      <c r="C30" s="78"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="78"/>
+      <c r="Z30" s="78"/>
     </row>
     <row r="31" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="34"/>
-[...23 lines deleted...]
-      <c r="Z31" s="34"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
     </row>
     <row r="32" spans="2:31" s="3" customFormat="1" ht="64.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B32" s="34"/>
-[...23 lines deleted...]
-      <c r="Z32" s="34"/>
+      <c r="B32" s="78"/>
+      <c r="C32" s="78"/>
+      <c r="D32" s="78"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="78"/>
+      <c r="G32" s="78"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="78"/>
+      <c r="J32" s="78"/>
+      <c r="K32" s="78"/>
+      <c r="L32" s="78"/>
+      <c r="M32" s="78"/>
+      <c r="N32" s="78"/>
+      <c r="O32" s="78"/>
+      <c r="P32" s="78"/>
+      <c r="Q32" s="78"/>
+      <c r="R32" s="78"/>
+      <c r="S32" s="78"/>
+      <c r="T32" s="78"/>
+      <c r="U32" s="78"/>
+      <c r="V32" s="78"/>
+      <c r="W32" s="78"/>
+      <c r="X32" s="78"/>
+      <c r="Y32" s="78"/>
+      <c r="Z32" s="78"/>
     </row>
     <row r="33" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B33" s="34"/>
-[...23 lines deleted...]
-      <c r="Z33" s="34"/>
+      <c r="B33" s="78"/>
+      <c r="C33" s="78"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="78"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="78"/>
+      <c r="I33" s="78"/>
+      <c r="J33" s="78"/>
+      <c r="K33" s="78"/>
+      <c r="L33" s="78"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="78"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="78"/>
+      <c r="R33" s="78"/>
+      <c r="S33" s="78"/>
+      <c r="T33" s="78"/>
+      <c r="U33" s="78"/>
+      <c r="V33" s="78"/>
+      <c r="W33" s="78"/>
+      <c r="X33" s="78"/>
+      <c r="Y33" s="78"/>
+      <c r="Z33" s="78"/>
     </row>
     <row r="34" spans="2:31" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="18"/>
       <c r="W34" s="18"/>
       <c r="X34" s="18"/>
       <c r="Y34" s="18"/>
       <c r="Z34" s="18"/>
     </row>
     <row r="35" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="35" t="s">
+      <c r="B35" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="C35" s="35"/>
-[...22 lines deleted...]
-      <c r="Z35" s="35"/>
+      <c r="C35" s="79"/>
+      <c r="D35" s="79"/>
+      <c r="E35" s="79"/>
+      <c r="F35" s="79"/>
+      <c r="G35" s="79"/>
+      <c r="H35" s="79"/>
+      <c r="I35" s="79"/>
+      <c r="J35" s="79"/>
+      <c r="K35" s="79"/>
+      <c r="L35" s="79"/>
+      <c r="M35" s="79"/>
+      <c r="N35" s="79"/>
+      <c r="O35" s="79"/>
+      <c r="P35" s="79"/>
+      <c r="Q35" s="79"/>
+      <c r="R35" s="79"/>
+      <c r="S35" s="79"/>
+      <c r="T35" s="79"/>
+      <c r="U35" s="79"/>
+      <c r="V35" s="79"/>
+      <c r="W35" s="79"/>
+      <c r="X35" s="79"/>
+      <c r="Y35" s="79"/>
+      <c r="Z35" s="79"/>
     </row>
     <row r="36" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="41"/>
-[...23 lines deleted...]
-      <c r="Z36" s="43"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="57"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="57"/>
+      <c r="J36" s="57"/>
+      <c r="K36" s="57"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="57"/>
+      <c r="N36" s="57"/>
+      <c r="O36" s="57"/>
+      <c r="P36" s="57"/>
+      <c r="Q36" s="57"/>
+      <c r="R36" s="57"/>
+      <c r="S36" s="57"/>
+      <c r="T36" s="57"/>
+      <c r="U36" s="57"/>
+      <c r="V36" s="57"/>
+      <c r="W36" s="57"/>
+      <c r="X36" s="57"/>
+      <c r="Y36" s="57"/>
+      <c r="Z36" s="58"/>
     </row>
     <row r="37" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="44"/>
-[...23 lines deleted...]
-      <c r="Z37" s="46"/>
+      <c r="B37" s="59"/>
+      <c r="C37" s="60"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="60"/>
+      <c r="G37" s="60"/>
+      <c r="H37" s="60"/>
+      <c r="I37" s="60"/>
+      <c r="J37" s="60"/>
+      <c r="K37" s="60"/>
+      <c r="L37" s="60"/>
+      <c r="M37" s="60"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="60"/>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="60"/>
+      <c r="R37" s="60"/>
+      <c r="S37" s="60"/>
+      <c r="T37" s="60"/>
+      <c r="U37" s="60"/>
+      <c r="V37" s="60"/>
+      <c r="W37" s="60"/>
+      <c r="X37" s="60"/>
+      <c r="Y37" s="60"/>
+      <c r="Z37" s="61"/>
     </row>
     <row r="38" spans="2:31" s="3" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="47"/>
-[...23 lines deleted...]
-      <c r="Z38" s="49"/>
+      <c r="B38" s="62"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+      <c r="O38" s="63"/>
+      <c r="P38" s="63"/>
+      <c r="Q38" s="63"/>
+      <c r="R38" s="63"/>
+      <c r="S38" s="63"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
+      <c r="Y38" s="63"/>
+      <c r="Z38" s="64"/>
     </row>
     <row r="39" spans="2:31" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="25" t="s">
         <v>43</v>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row r="40" spans="2:31" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="41" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B41" s="24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="2:31" s="3" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="69" t="s">
+      <c r="B42" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C42" s="70"/>
-[...21 lines deleted...]
-      <c r="Z42" s="68"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="50"/>
+      <c r="H42" s="50"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="80"/>
+      <c r="K42" s="81"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="29"/>
+      <c r="O42" s="29"/>
+      <c r="P42" s="29"/>
+      <c r="Q42" s="29"/>
+      <c r="R42" s="29"/>
+      <c r="S42" s="29"/>
+      <c r="T42" s="29"/>
+      <c r="U42" s="29"/>
+      <c r="V42" s="29"/>
+      <c r="W42" s="29"/>
+      <c r="X42" s="29"/>
+      <c r="Y42" s="29"/>
+      <c r="Z42" s="29"/>
     </row>
     <row r="43" spans="2:31" s="3" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="11"/>
       <c r="O43" s="11"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="11"/>
       <c r="R43" s="11"/>
       <c r="S43" s="11"/>
       <c r="T43" s="11"/>
       <c r="U43" s="11"/>
       <c r="V43" s="11"/>
       <c r="W43" s="11"/>
       <c r="X43" s="11"/>
       <c r="Y43" s="11"/>
       <c r="Z43" s="11"/>
     </row>
     <row r="44" spans="2:31" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="7"/>
       <c r="J44" s="28" t="s">
         <v>48</v>
       </c>
       <c r="K44" s="28"/>
       <c r="L44" s="28"/>
       <c r="M44" s="28"/>
       <c r="N44" s="28"/>
       <c r="O44" s="28"/>
       <c r="P44" s="28"/>
       <c r="Q44" s="28"/>
       <c r="R44" s="28"/>
       <c r="S44" s="28"/>
       <c r="T44" s="28"/>
       <c r="AE44" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="2:31" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B45" s="68" t="s">
+      <c r="B45" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="C45" s="68"/>
-[...22 lines deleted...]
-      <c r="Z45" s="68"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="29"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="29"/>
+      <c r="J45" s="29"/>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
+      <c r="M45" s="29"/>
+      <c r="N45" s="29"/>
+      <c r="O45" s="29"/>
+      <c r="P45" s="29"/>
+      <c r="Q45" s="29"/>
+      <c r="R45" s="29"/>
+      <c r="S45" s="29"/>
+      <c r="T45" s="29"/>
+      <c r="U45" s="29"/>
+      <c r="V45" s="29"/>
+      <c r="W45" s="29"/>
+      <c r="X45" s="29"/>
+      <c r="Y45" s="29"/>
+      <c r="Z45" s="29"/>
     </row>
     <row r="46" spans="2:31" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Y46" s="5"/>
     </row>
     <row r="47" spans="2:31" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B47" s="32" t="s">
+      <c r="B47" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="C47" s="33"/>
-[...22 lines deleted...]
-      <c r="Z47" s="33"/>
+      <c r="C47" s="77"/>
+      <c r="D47" s="77"/>
+      <c r="E47" s="77"/>
+      <c r="F47" s="77"/>
+      <c r="G47" s="77"/>
+      <c r="H47" s="77"/>
+      <c r="I47" s="77"/>
+      <c r="J47" s="77"/>
+      <c r="K47" s="77"/>
+      <c r="L47" s="77"/>
+      <c r="M47" s="77"/>
+      <c r="N47" s="77"/>
+      <c r="O47" s="77"/>
+      <c r="P47" s="77"/>
+      <c r="Q47" s="77"/>
+      <c r="R47" s="77"/>
+      <c r="S47" s="77"/>
+      <c r="T47" s="77"/>
+      <c r="U47" s="77"/>
+      <c r="V47" s="77"/>
+      <c r="W47" s="77"/>
+      <c r="X47" s="77"/>
+      <c r="Y47" s="77"/>
+      <c r="Z47" s="77"/>
     </row>
     <row r="48" spans="2:31" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="49" spans="25:25" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Y49" s="5"/>
     </row>
     <row r="50" spans="25:25" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Y50" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="47">
+    <mergeCell ref="B2:Z2"/>
+    <mergeCell ref="B11:Z11"/>
+    <mergeCell ref="B47:Z47"/>
+    <mergeCell ref="B30:Z33"/>
+    <mergeCell ref="B35:Z35"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="N22:Z22"/>
+    <mergeCell ref="B25:Z27"/>
+    <mergeCell ref="B29:Z29"/>
+    <mergeCell ref="B21:Z21"/>
+    <mergeCell ref="B24:Z24"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q4:T4"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E6:P6"/>
+    <mergeCell ref="E7:P7"/>
+    <mergeCell ref="E8:Z8"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T6:Z6"/>
+    <mergeCell ref="T7:Z7"/>
+    <mergeCell ref="P13:Z13"/>
+    <mergeCell ref="M42:Z42"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="B36:Z38"/>
+    <mergeCell ref="K22:L22"/>
     <mergeCell ref="B45:Z45"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:Z19"/>
     <mergeCell ref="B18:Z18"/>
     <mergeCell ref="S16:Z16"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="P12:Z12"/>
     <mergeCell ref="L12:O12"/>
     <mergeCell ref="E12:K12"/>
     <mergeCell ref="D16:P16"/>
     <mergeCell ref="B15:Z15"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:K13"/>
     <mergeCell ref="L13:O13"/>
-    <mergeCell ref="P13:Z13"/>
-[...29 lines deleted...]
-    <mergeCell ref="B8:D8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B22 G22:H22 M22:N22 B23:S23">
     <cfRule type="expression" dxfId="2" priority="53" stopIfTrue="1">
       <formula>AND($AC$22=FALSE,#REF!=FALSE,#REF!=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D22:E22">
     <cfRule type="expression" dxfId="1" priority="12" stopIfTrue="1">
       <formula>AND($AC$22=FALSE,#REF!=FALSE,#REF!=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J22">
     <cfRule type="expression" dxfId="0" priority="11" stopIfTrue="1">
       <formula>AND($AC$22=FALSE,#REF!=FALSE,#REF!=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E9 T23:Z23" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22 G22 M22 J22" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$AE$10:$AE$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J42:K42 K44:M44 L42:L43 J45:L45" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>$AE$12:$AE$14</formula1>
     </dataValidation>
@@ -3669,80 +3666,79 @@
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83E55B7B-F31F-4FFE-AF72-D47BC8CE2D19}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="11" width="10.875" customWidth="1"/>
   </cols>
   <sheetData/>
   <phoneticPr fontId="1"/>
-  <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
-      <vt:lpstr>2026.04版</vt:lpstr>
+      <vt:lpstr>2026.06版</vt:lpstr>
       <vt:lpstr>個人情報取扱い同意書</vt:lpstr>
-      <vt:lpstr>'2026.04版'!Print_Area</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>'2026.04版'!歩行器</vt:lpstr>
+      <vt:lpstr>'2026.06版'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026.06版'!スロープ</vt:lpstr>
+      <vt:lpstr>'2026.06版'!その他</vt:lpstr>
+      <vt:lpstr>'2026.06版'!トイレ</vt:lpstr>
+      <vt:lpstr>'2026.06版'!リフト</vt:lpstr>
+      <vt:lpstr>'2026.06版'!車いす</vt:lpstr>
+      <vt:lpstr>'2026.06版'!入浴</vt:lpstr>
+      <vt:lpstr>'2026.06版'!歩行器</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>