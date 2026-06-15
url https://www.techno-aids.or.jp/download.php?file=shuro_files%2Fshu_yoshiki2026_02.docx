--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -4651,63 +4651,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E7EB1BB" w14:textId="77777777" w:rsidR="00346D91" w:rsidRPr="00DB7EB8" w:rsidRDefault="00346D91" w:rsidP="00740CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D17BC01" w14:textId="77777777" w:rsidR="00346D91" w:rsidRPr="00346D91" w:rsidRDefault="00346D91" w:rsidP="00D94B63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470E1052" w14:textId="30280DBD" w:rsidR="00360C15" w:rsidRDefault="0099620A" w:rsidP="5A93D894">
+    <w:p w14:paraId="470E1052" w14:textId="6BC514FE" w:rsidR="00360C15" w:rsidRDefault="00BD2077" w:rsidP="5A93D894">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5A93D894">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="0099620A" w:rsidRPr="5A93D894">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>４.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="45386601" w:rsidRPr="5A93D894">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>プロジェクトの実</w:t>
       </w:r>
       <w:r w:rsidR="00360C15" w:rsidRPr="5A93D894">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>施スケジュール</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2A1451" w14:textId="5A4D8A25" w:rsidR="00E321A1" w:rsidRPr="00DB7EB8" w:rsidRDefault="00E321A1" w:rsidP="00360C15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -4901,51 +4908,51 @@
               <w:t>９月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5415A332" w14:textId="77777777" w:rsidR="00360C15" w:rsidRDefault="00360C15" w:rsidP="00A26F2B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EA421D1" w14:textId="2EE70C55" w:rsidR="00C6562C" w:rsidRPr="00DA3A6B" w:rsidRDefault="00C6562C" w:rsidP="00A26F2B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00360C15" w:rsidRPr="00DA3A6B" w14:paraId="7542B132" w14:textId="77777777" w:rsidTr="00A26F2B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71968719" w14:textId="77777777" w:rsidR="00360C15" w:rsidRPr="00DA3A6B" w:rsidRDefault="00360C15" w:rsidP="00A26F2B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -5173,51 +5180,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CD9994E" w14:textId="77777777" w:rsidR="00360C15" w:rsidRPr="00DA3A6B" w:rsidRDefault="00360C15" w:rsidP="00A26F2B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62AF294B" w14:textId="77777777" w:rsidR="00D94B63" w:rsidRPr="00D94B63" w:rsidRDefault="00D94B63" w:rsidP="00C6562C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D94B63" w:rsidRPr="00D94B63" w:rsidSect="00AD14D7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1440" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="377"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="五島 清国" w:date="2026-04-29T05:43:00Z" w:initials="五島">
     <w:p w14:paraId="20090F31" w14:textId="77777777" w:rsidR="00626A2E" w:rsidRDefault="00626A2E" w:rsidP="00626A2E">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
@@ -5230,111 +5237,111 @@
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="20090F31" w15:done="1"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="61641E1D" w16cex:dateUtc="2026-04-28T20:43:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="20090F31" w16cid:durableId="61641E1D"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A5419E" w14:textId="77777777" w:rsidR="00654007" w:rsidRDefault="00654007" w:rsidP="00577FBC">
+    <w:p w14:paraId="2C010417" w14:textId="77777777" w:rsidR="00743918" w:rsidRDefault="00743918" w:rsidP="00577FBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C0576A2" w14:textId="77777777" w:rsidR="00654007" w:rsidRDefault="00654007" w:rsidP="00577FBC">
+    <w:p w14:paraId="2095978B" w14:textId="77777777" w:rsidR="00743918" w:rsidRDefault="00743918" w:rsidP="00577FBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5947BC" w14:textId="77777777" w:rsidR="00654007" w:rsidRDefault="00654007" w:rsidP="00577FBC">
+    <w:p w14:paraId="1A0FE373" w14:textId="77777777" w:rsidR="00743918" w:rsidRDefault="00743918" w:rsidP="00577FBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B2D96BB" w14:textId="77777777" w:rsidR="00654007" w:rsidRDefault="00654007" w:rsidP="00577FBC">
+    <w:p w14:paraId="773B1DDB" w14:textId="77777777" w:rsidR="00743918" w:rsidRDefault="00743918" w:rsidP="00577FBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29056D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11565BB6"/>
     <w:lvl w:ilvl="0" w:tplc="89228260">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5501,51 +5508,50 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1392729998">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="450975931">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="五島 清国">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1105097757-1431521261-1392588124-1017"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="377"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -5563,50 +5569,51 @@
     <w:rsid w:val="00014003"/>
     <w:rsid w:val="0002727E"/>
     <w:rsid w:val="00037008"/>
     <w:rsid w:val="000532C6"/>
     <w:rsid w:val="000542A5"/>
     <w:rsid w:val="000633A5"/>
     <w:rsid w:val="00073863"/>
     <w:rsid w:val="0007537E"/>
     <w:rsid w:val="000820CA"/>
     <w:rsid w:val="000B4A7D"/>
     <w:rsid w:val="000D6844"/>
     <w:rsid w:val="000E31CB"/>
     <w:rsid w:val="000E756F"/>
     <w:rsid w:val="000F350C"/>
     <w:rsid w:val="001053D5"/>
     <w:rsid w:val="0011330E"/>
     <w:rsid w:val="001360A0"/>
     <w:rsid w:val="00142987"/>
     <w:rsid w:val="00160E1B"/>
     <w:rsid w:val="001712E6"/>
     <w:rsid w:val="0017526B"/>
     <w:rsid w:val="0019424F"/>
     <w:rsid w:val="00195B15"/>
     <w:rsid w:val="001C09D1"/>
     <w:rsid w:val="001C5360"/>
+    <w:rsid w:val="001E6062"/>
     <w:rsid w:val="001F796B"/>
     <w:rsid w:val="0020028B"/>
     <w:rsid w:val="002141C5"/>
     <w:rsid w:val="00233D07"/>
     <w:rsid w:val="00243CB3"/>
     <w:rsid w:val="002536E8"/>
     <w:rsid w:val="0027761B"/>
     <w:rsid w:val="00287E4D"/>
     <w:rsid w:val="002A4925"/>
     <w:rsid w:val="002C00B4"/>
     <w:rsid w:val="002D090C"/>
     <w:rsid w:val="002D6416"/>
     <w:rsid w:val="002D7BA1"/>
     <w:rsid w:val="002F3053"/>
     <w:rsid w:val="00300610"/>
     <w:rsid w:val="00307C7C"/>
     <w:rsid w:val="00311821"/>
     <w:rsid w:val="00320244"/>
     <w:rsid w:val="00332746"/>
     <w:rsid w:val="00346D91"/>
     <w:rsid w:val="0035597B"/>
     <w:rsid w:val="00360C15"/>
     <w:rsid w:val="003839B2"/>
     <w:rsid w:val="0039272D"/>
     <w:rsid w:val="003A433F"/>
@@ -5637,94 +5644,96 @@
     <w:rsid w:val="00576022"/>
     <w:rsid w:val="00577FBC"/>
     <w:rsid w:val="0059050E"/>
     <w:rsid w:val="005964B6"/>
     <w:rsid w:val="005D0421"/>
     <w:rsid w:val="00610C07"/>
     <w:rsid w:val="00616AF1"/>
     <w:rsid w:val="00623E4E"/>
     <w:rsid w:val="0062496A"/>
     <w:rsid w:val="00625C33"/>
     <w:rsid w:val="00626A2E"/>
     <w:rsid w:val="006419E2"/>
     <w:rsid w:val="0064650E"/>
     <w:rsid w:val="00654007"/>
     <w:rsid w:val="006578CF"/>
     <w:rsid w:val="0066069D"/>
     <w:rsid w:val="00663C8A"/>
     <w:rsid w:val="006659EC"/>
     <w:rsid w:val="00667228"/>
     <w:rsid w:val="006C0D22"/>
     <w:rsid w:val="006D25CD"/>
     <w:rsid w:val="00702232"/>
     <w:rsid w:val="007028EA"/>
     <w:rsid w:val="0071607B"/>
     <w:rsid w:val="00724B6E"/>
+    <w:rsid w:val="00743918"/>
     <w:rsid w:val="00747A11"/>
     <w:rsid w:val="00774B96"/>
     <w:rsid w:val="00787CD0"/>
     <w:rsid w:val="007C2856"/>
     <w:rsid w:val="00807F91"/>
     <w:rsid w:val="00821207"/>
     <w:rsid w:val="008316D2"/>
     <w:rsid w:val="00833903"/>
     <w:rsid w:val="00847E8A"/>
     <w:rsid w:val="00850465"/>
     <w:rsid w:val="00890D49"/>
     <w:rsid w:val="008B413A"/>
     <w:rsid w:val="008F0CAF"/>
     <w:rsid w:val="008F4EB6"/>
     <w:rsid w:val="00910A04"/>
     <w:rsid w:val="00983B50"/>
     <w:rsid w:val="0099206D"/>
     <w:rsid w:val="0099620A"/>
     <w:rsid w:val="009B4BBC"/>
     <w:rsid w:val="009C5450"/>
     <w:rsid w:val="009C7DD2"/>
     <w:rsid w:val="00A070EF"/>
     <w:rsid w:val="00A17755"/>
     <w:rsid w:val="00A603A8"/>
     <w:rsid w:val="00A609CD"/>
     <w:rsid w:val="00A747BB"/>
     <w:rsid w:val="00AA3B71"/>
     <w:rsid w:val="00AC263C"/>
     <w:rsid w:val="00AC2E65"/>
     <w:rsid w:val="00AC72E6"/>
     <w:rsid w:val="00AD14D7"/>
     <w:rsid w:val="00B12EA1"/>
     <w:rsid w:val="00B171C9"/>
     <w:rsid w:val="00B27103"/>
     <w:rsid w:val="00B27494"/>
     <w:rsid w:val="00B8575B"/>
     <w:rsid w:val="00B864CD"/>
     <w:rsid w:val="00B938EA"/>
     <w:rsid w:val="00BA1F1D"/>
     <w:rsid w:val="00BA47FB"/>
     <w:rsid w:val="00BA7C14"/>
     <w:rsid w:val="00BB7BBF"/>
     <w:rsid w:val="00BD08C4"/>
     <w:rsid w:val="00BD1664"/>
+    <w:rsid w:val="00BD2077"/>
     <w:rsid w:val="00BD40E1"/>
     <w:rsid w:val="00BF548B"/>
     <w:rsid w:val="00C058DB"/>
     <w:rsid w:val="00C16891"/>
     <w:rsid w:val="00C24AC4"/>
     <w:rsid w:val="00C62BDE"/>
     <w:rsid w:val="00C6562C"/>
     <w:rsid w:val="00C763D9"/>
     <w:rsid w:val="00C7665B"/>
     <w:rsid w:val="00C834C4"/>
     <w:rsid w:val="00C910F0"/>
     <w:rsid w:val="00CA0943"/>
     <w:rsid w:val="00CA3789"/>
     <w:rsid w:val="00CA768D"/>
     <w:rsid w:val="00CB15F0"/>
     <w:rsid w:val="00CB7209"/>
     <w:rsid w:val="00CE5F33"/>
     <w:rsid w:val="00CE6A33"/>
     <w:rsid w:val="00D20107"/>
     <w:rsid w:val="00D26FC4"/>
     <w:rsid w:val="00D41019"/>
     <w:rsid w:val="00D5260C"/>
     <w:rsid w:val="00D55D6F"/>
     <w:rsid w:val="00D63CFB"/>
     <w:rsid w:val="00D67C04"/>