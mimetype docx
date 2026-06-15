--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -103,51 +103,51 @@
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="004A5D41" w:rsidRPr="009827A0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自立支援機器を活用する就労支援プロジェクト</w:t>
       </w:r>
       <w:r w:rsidRPr="009827A0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE39549" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00C32156" w:rsidRDefault="001C341E" w:rsidP="00806FF6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4736" w:type="dxa"/>
         <w:tblInd w:w="4927" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -837,2557 +837,2638 @@
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00BD4845" w:rsidRPr="00E50DA8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>支出予定額</w:t>
       </w:r>
       <w:r w:rsidRPr="00E50DA8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>の内訳</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BAE147" w14:textId="4F8804E6" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00A06419">
+    <w:p w14:paraId="14BAE147" w14:textId="5A497D8F" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00A06419">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00721">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>（１）製品製造・設置に伴う費用</w:t>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>製品</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05637" w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>製造・</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05637" w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>購入、製品の調整・</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>設置に</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05637" w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>かかる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>費用</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9440" w:type="dxa"/>
         <w:tblInd w:w="194" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A06419" w:rsidRPr="00E00721" w14:paraId="249F5FDB" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="00A06419" w:rsidRPr="00921F12" w14:paraId="249F5FDB" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636A02B4" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="636A02B4" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>経費区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F6AE92" w14:textId="561EB269" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="74F6AE92" w14:textId="561EB269" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>支出予定</w:t>
             </w:r>
-            <w:r w:rsidR="00A90E3C" w:rsidRPr="00E00721">
+            <w:r w:rsidR="00A90E3C" w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3694088E" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="3694088E" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>補助率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6819109E" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="6819109E" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>補助予定額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="57AB5B76" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="57AB5B76" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135C5F75" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="135C5F75" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>賃　金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C6BDDB" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="59C6BDDB" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1798047F" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00A06419">
+          <w:p w14:paraId="1798047F" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00A06419">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>２／３（中小企業）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B00B59B" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00A06419">
+          <w:p w14:paraId="6B00B59B" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00A06419">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="386E56CC" w14:textId="3DF13EBD" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00A06419">
+          <w:p w14:paraId="386E56CC" w14:textId="3DF13EBD" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00A06419">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>１／２</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="25"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1200" w:id="-733900031"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（大企業</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="1200" w:id="-733900031"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C049A96" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="7C049A96" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="081CE503" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="081CE503" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3A0BA7" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="3A3A0BA7" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>謝　金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDDC654" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="5FDDC654" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0E7B5A" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="5A0E7B5A" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789F08AE" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="789F08AE" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="460C912D" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="460C912D" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740B87CA" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="740B87CA" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>旅　費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7965480A" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="7965480A" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D89AAFC" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="3D89AAFC" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6571490E" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="6571490E" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="5B85E2D9" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="5B85E2D9" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAD141C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="4FAD141C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>消耗品費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE94FB6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="3DE94FB6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA3D548" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="3AA3D548" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A39EEAB" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="3A39EEAB" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="7E7DFC3C" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="7E7DFC3C" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="088E3029" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="088E3029" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>会議費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51DA47EC" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="51DA47EC" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E05F6F6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="3E05F6F6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E00720" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="05E00720" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="7A7DFF85" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="7A7DFF85" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC32798" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="0EC32798" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>印刷製本費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD2A877" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="6FD2A877" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F95CA8C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="7F95CA8C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30885DAA" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="30885DAA" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="62AE75DD" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="62AE75DD" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E647893" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="4E647893" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>光熱水費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7283A7" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="7F7283A7" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67319F38" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="67319F38" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B6036D" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="75B6036D" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="16920AF5" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="16920AF5" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64565F99" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="64565F99" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>通信運搬費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="609E6C23" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="609E6C23" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A768B6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="38A768B6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0968DA79" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="0968DA79" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="6F9A3958" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="6F9A3958" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B7C6E3" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="53B7C6E3" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>雑役務費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C55D24C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="4C55D24C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="35" w:right="73"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137193AA" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="137193AA" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="35" w:right="73"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073AA35F" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="073AA35F" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="35" w:right="73"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="007C242B" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="007C242B" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CC49CE" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="55CC49CE" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>委託費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19384818" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="19384818" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F32758C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="1F32758C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD43181" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="6DD43181" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="09BF4209" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="09BF4209" w14:textId="77777777" w:rsidTr="00A06419">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD74E09" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="2BD74E09" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>借料及び損料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD968F6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="7DD968F6" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="35" w:right="73"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="189CA054" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="189CA054" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="35" w:right="73"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBF6CD7" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="4BBF6CD7" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="35" w:right="73"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="73ACEC51" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="001C75C1" w:rsidRPr="00921F12" w14:paraId="73ACEC51" w14:textId="77777777" w:rsidTr="00A06419">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="99" w:type="dxa"/>
             <w:right w:w="99" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D66A545" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="1D66A545" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>備品購入費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DF0117" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="05DF0117" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="12" w:right="25"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57398B99" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="57398B99" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="12" w:right="25"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55AD47EB" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="55AD47EB" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="12" w:right="25"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06419" w:rsidRPr="00E00721" w14:paraId="19FDFC29" w14:textId="77777777" w:rsidTr="00A06419">
+      <w:tr w:rsidR="00A06419" w:rsidRPr="00921F12" w14:paraId="19FDFC29" w14:textId="77777777" w:rsidTr="00A06419">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="99" w:type="dxa"/>
             <w:right w:w="99" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF2D97C" w14:textId="3C33BE48" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="4BF2D97C" w14:textId="3C33BE48" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>合　計（a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8E3FD7" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00E00721">
+          <w:p w14:paraId="3E8E3FD7" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+            <w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7233F41E" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="7233F41E" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E291B02" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="4E291B02" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D080176" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="001D69DE">
+    <w:p w14:paraId="5D080176" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="001D69DE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262D7577" w14:textId="2CA4893F" w:rsidR="00A06419" w:rsidRPr="001C341E" w:rsidRDefault="00A06419" w:rsidP="00A06419">
+    <w:p w14:paraId="262D7577" w14:textId="179CF665" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00A06419">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00721">
+      <w:r w:rsidRPr="00921F12">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>（２）講習及びモニター評価に伴う費用</w:t>
+        <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="001C341E" w:rsidRPr="001C341E">
+      <w:r w:rsidR="00B05637" w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>製品の導入効果測定にかかる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>費用</w:t>
+      </w:r>
+      <w:r w:rsidR="001C341E" w:rsidRPr="00921F12">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（注）製造事業者が仲介者の業務を兼ねることはできません。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9440" w:type="dxa"/>
         <w:tblInd w:w="194" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A06419" w:rsidRPr="00E00721" w14:paraId="35C3EABF" w14:textId="77777777" w:rsidTr="00B73226">
+      <w:tr w:rsidR="00A06419" w:rsidRPr="00921F12" w14:paraId="35C3EABF" w14:textId="77777777" w:rsidTr="00B73226">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02CE0B90" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="02CE0B90" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk194985578"/>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>経費区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359E546D" w14:textId="774E4827" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="359E546D" w14:textId="774E4827" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>支出予定</w:t>
             </w:r>
-            <w:r w:rsidR="00A90E3C" w:rsidRPr="00E00721">
+            <w:r w:rsidR="00A90E3C" w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1619AD86" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="1619AD86" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>補助率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7222A294" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00E00721" w:rsidRDefault="00A06419" w:rsidP="00B73226">
+          <w:p w14:paraId="7222A294" w14:textId="77777777" w:rsidR="00A06419" w:rsidRPr="00921F12" w:rsidRDefault="00A06419" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>補助予定額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="16ADACE6" w14:textId="77777777" w:rsidTr="00B73226">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38117947" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="38117947" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>賃　金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1166751C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="1166751C" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A75E42" w14:textId="2A9AD8D8" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="22A75E42" w14:textId="2A9AD8D8" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09D7CE77" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="09D7CE77" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37185F75" w14:textId="48DF0984" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
+          <w:p w14:paraId="37185F75" w14:textId="48DF0984" w:rsidR="001C75C1" w:rsidRPr="00921F12" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
-            <w:r w:rsidR="004D674E">
+            <w:r w:rsidR="004D674E" w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>０</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>／</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
-            <w:r w:rsidR="004D674E">
+            <w:r w:rsidR="004D674E" w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>０</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D12D622" w14:textId="77777777" w:rsidR="001C75C1" w:rsidRPr="00E00721" w:rsidRDefault="001C75C1" w:rsidP="00B73226">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="48" w:right="101"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C75C1" w:rsidRPr="00E00721" w14:paraId="2A468E90" w14:textId="77777777" w:rsidTr="00B73226">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -5601,489 +5682,507 @@
         <w:t>支出予定額の積算内訳</w:t>
       </w:r>
       <w:r w:rsidR="001C341E" w:rsidRPr="001C341E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00A37033" w:rsidRPr="001C341E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>注）上記２の経費区分ごとに内訳を記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D932C1B" w14:textId="253A68C9" w:rsidR="0049247D" w:rsidRPr="00E00721" w:rsidRDefault="0049247D" w:rsidP="000253B5">
+    <w:p w14:paraId="2D932C1B" w14:textId="13E03789" w:rsidR="0049247D" w:rsidRPr="00921F12" w:rsidRDefault="0049247D" w:rsidP="000253B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk194987069"/>
       <w:r w:rsidRPr="00E00721">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>（１）製品製造・設置に伴う費用</w:t>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05637" w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>製品の製造・購入、製品の調整・設置にかかる費用</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9869" w:type="dxa"/>
         <w:tblInd w:w="192" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="5331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00755133" w:rsidRPr="00E00721" w14:paraId="6A08F100" w14:textId="77777777" w:rsidTr="00565CC2">
+      <w:tr w:rsidR="00755133" w:rsidRPr="00921F12" w14:paraId="6A08F100" w14:textId="77777777" w:rsidTr="00565CC2">
         <w:trPr>
           <w:trHeight w:val="644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6622B626" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="6622B626" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>支出項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB2AA9E" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="5CB2AA9E" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>支出予定額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D484EEE" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="4D484EEE" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>内　　　　　　　　　訳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00755133" w:rsidRPr="00E00721" w14:paraId="6744A852" w14:textId="77777777" w:rsidTr="0049247D">
+      <w:tr w:rsidR="00755133" w:rsidRPr="00921F12" w14:paraId="6744A852" w14:textId="77777777" w:rsidTr="0049247D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74128675" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="74128675" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05BD2135" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="05BD2135" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43AF948B" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="43AF948B" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04002EAA" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="04002EAA" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39CDB134" w14:textId="77777777" w:rsidR="0049247D" w:rsidRPr="00E00721" w:rsidRDefault="0049247D" w:rsidP="00565CC2">
+          <w:p w14:paraId="39CDB134" w14:textId="77777777" w:rsidR="0049247D" w:rsidRPr="00921F12" w:rsidRDefault="0049247D" w:rsidP="00565CC2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EA08AF1" w14:textId="77777777" w:rsidR="0049247D" w:rsidRPr="00E00721" w:rsidRDefault="0049247D" w:rsidP="00565CC2">
+          <w:p w14:paraId="4EA08AF1" w14:textId="77777777" w:rsidR="0049247D" w:rsidRPr="00921F12" w:rsidRDefault="0049247D" w:rsidP="00565CC2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="263DCAF1" w14:textId="77777777" w:rsidR="0049247D" w:rsidRPr="00E00721" w:rsidRDefault="0049247D" w:rsidP="00565CC2">
+          <w:p w14:paraId="263DCAF1" w14:textId="77777777" w:rsidR="0049247D" w:rsidRPr="00921F12" w:rsidRDefault="0049247D" w:rsidP="00565CC2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5331" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B9F5891" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="2B9F5891" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B15846D" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="1B15846D" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23860398" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="23860398" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00755133" w:rsidRPr="00E00721" w14:paraId="16EBF075" w14:textId="77777777" w:rsidTr="0049247D">
+      <w:tr w:rsidR="00755133" w:rsidRPr="00921F12" w14:paraId="16EBF075" w14:textId="77777777" w:rsidTr="0049247D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="71"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFA4447" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="4FFA4447" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>合　　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F1A469C" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="4F1A469C" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00721">
+            <w:r w:rsidRPr="00921F12">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E13C150" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="00565CC2">
+          <w:p w14:paraId="3E13C150" w14:textId="77777777" w:rsidR="00755133" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="00565CC2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74747C89" w14:textId="7CC60794" w:rsidR="00F33AB7" w:rsidRPr="00E00721" w:rsidRDefault="00755133" w:rsidP="008507EE">
+    <w:p w14:paraId="74747C89" w14:textId="7CC60794" w:rsidR="00F33AB7" w:rsidRPr="00921F12" w:rsidRDefault="00755133" w:rsidP="008507EE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00721">
+      <w:r w:rsidRPr="00921F12">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（注）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00721">
+      <w:r w:rsidRPr="00921F12">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="2"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>寄付金その他の収入等を充当する経費（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00721">
+      <w:r w:rsidRPr="00921F12">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>補助金を充当しない経費）には、下線を引くこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DA9147" w14:textId="77777777" w:rsidR="001510BE" w:rsidRPr="00E00721" w:rsidRDefault="001510BE" w:rsidP="001510BE">
+    <w:p w14:paraId="33DA9147" w14:textId="77777777" w:rsidR="001510BE" w:rsidRPr="00921F12" w:rsidRDefault="001510BE" w:rsidP="001510BE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="244"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CB3B23" w14:textId="4DC92007" w:rsidR="0049247D" w:rsidRPr="00E00721" w:rsidRDefault="0049247D" w:rsidP="0049247D">
+    <w:p w14:paraId="11CB3B23" w14:textId="1A98751A" w:rsidR="0049247D" w:rsidRPr="00E00721" w:rsidRDefault="0049247D" w:rsidP="0049247D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00721">
+      <w:r w:rsidRPr="00921F12">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>（２）講習及びモニター評価に伴う費用</w:t>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05637" w:rsidRPr="00921F12">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>製品の導入効果測定にかかる費用</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9869" w:type="dxa"/>
         <w:tblInd w:w="192" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="5331"/>
@@ -6472,58 +6571,58 @@
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F33AB7" w:rsidRPr="0049247D" w:rsidSect="00E50DA8">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="300" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="lines" w:linePitch="316" w:charSpace="409"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CEC619E" w14:textId="77777777" w:rsidR="00D55E41" w:rsidRDefault="00D55E41">
+    <w:p w14:paraId="7C9DB4AE" w14:textId="77777777" w:rsidR="003B6464" w:rsidRDefault="003B6464">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC7FC41" w14:textId="77777777" w:rsidR="00D55E41" w:rsidRDefault="00D55E41">
+    <w:p w14:paraId="54786A77" w14:textId="77777777" w:rsidR="003B6464" w:rsidRDefault="003B6464">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -6561,58 +6660,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="246BDAF8" w14:textId="77777777" w:rsidR="00D55E41" w:rsidRDefault="00D55E41">
+    <w:p w14:paraId="0C38161D" w14:textId="77777777" w:rsidR="003B6464" w:rsidRDefault="003B6464">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44CA61E3" w14:textId="77777777" w:rsidR="00D55E41" w:rsidRDefault="00D55E41">
+    <w:p w14:paraId="6405B2F9" w14:textId="77777777" w:rsidR="003B6464" w:rsidRDefault="003B6464">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EFDEACB" w14:textId="77777777" w:rsidR="00DC4AC0" w:rsidRDefault="00DC4AC0">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2E2552D3" w14:textId="77777777" w:rsidR="00DC4AC0" w:rsidRDefault="00DC4AC0">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -7294,73 +7393,75 @@
     <w:rsid w:val="002B1FD8"/>
     <w:rsid w:val="002C5B59"/>
     <w:rsid w:val="002D0424"/>
     <w:rsid w:val="002D7140"/>
     <w:rsid w:val="002F16F4"/>
     <w:rsid w:val="002F2B3B"/>
     <w:rsid w:val="002F75B8"/>
     <w:rsid w:val="0030044F"/>
     <w:rsid w:val="00310F7B"/>
     <w:rsid w:val="00315C2C"/>
     <w:rsid w:val="00325DE7"/>
     <w:rsid w:val="00326303"/>
     <w:rsid w:val="00330F5A"/>
     <w:rsid w:val="00346B96"/>
     <w:rsid w:val="00352B5D"/>
     <w:rsid w:val="0036168C"/>
     <w:rsid w:val="0037345A"/>
     <w:rsid w:val="003768C4"/>
     <w:rsid w:val="00384441"/>
     <w:rsid w:val="0038444D"/>
     <w:rsid w:val="003A3290"/>
     <w:rsid w:val="003A4419"/>
     <w:rsid w:val="003A507F"/>
     <w:rsid w:val="003A7DA8"/>
     <w:rsid w:val="003B0810"/>
+    <w:rsid w:val="003B6464"/>
     <w:rsid w:val="003C4A86"/>
     <w:rsid w:val="003D1AF5"/>
     <w:rsid w:val="003E53C1"/>
     <w:rsid w:val="004062E0"/>
     <w:rsid w:val="00410364"/>
     <w:rsid w:val="00412339"/>
     <w:rsid w:val="00412E08"/>
     <w:rsid w:val="00430CE9"/>
     <w:rsid w:val="004419DF"/>
     <w:rsid w:val="00441D08"/>
     <w:rsid w:val="00442AB2"/>
     <w:rsid w:val="004465BF"/>
     <w:rsid w:val="00453E57"/>
     <w:rsid w:val="00454FE5"/>
     <w:rsid w:val="004555B2"/>
     <w:rsid w:val="00465DC5"/>
     <w:rsid w:val="004779D1"/>
     <w:rsid w:val="00477B76"/>
     <w:rsid w:val="0048397E"/>
     <w:rsid w:val="00490CB3"/>
     <w:rsid w:val="0049247D"/>
     <w:rsid w:val="00495BB9"/>
     <w:rsid w:val="004A107E"/>
+    <w:rsid w:val="004A3BDB"/>
     <w:rsid w:val="004A3F97"/>
     <w:rsid w:val="004A56BA"/>
     <w:rsid w:val="004A5D41"/>
     <w:rsid w:val="004A78BE"/>
     <w:rsid w:val="004B473E"/>
     <w:rsid w:val="004B54D3"/>
     <w:rsid w:val="004B6444"/>
     <w:rsid w:val="004C149F"/>
     <w:rsid w:val="004C7033"/>
     <w:rsid w:val="004D04FA"/>
     <w:rsid w:val="004D674E"/>
     <w:rsid w:val="004D765A"/>
     <w:rsid w:val="004D7BC5"/>
     <w:rsid w:val="004E1D67"/>
     <w:rsid w:val="004E5F17"/>
     <w:rsid w:val="004E6631"/>
     <w:rsid w:val="004F2E9E"/>
     <w:rsid w:val="004F726A"/>
     <w:rsid w:val="005042FE"/>
     <w:rsid w:val="005079A6"/>
     <w:rsid w:val="0051128D"/>
     <w:rsid w:val="0051181D"/>
     <w:rsid w:val="00515AD9"/>
     <w:rsid w:val="00520D9E"/>
     <w:rsid w:val="00541B98"/>
@@ -7459,50 +7560,51 @@
     <w:rsid w:val="00866957"/>
     <w:rsid w:val="008710DE"/>
     <w:rsid w:val="008713C1"/>
     <w:rsid w:val="00871941"/>
     <w:rsid w:val="00884DBE"/>
     <w:rsid w:val="00886D74"/>
     <w:rsid w:val="008904C3"/>
     <w:rsid w:val="008925D9"/>
     <w:rsid w:val="00893156"/>
     <w:rsid w:val="00897415"/>
     <w:rsid w:val="008A3C09"/>
     <w:rsid w:val="008B3E41"/>
     <w:rsid w:val="008C5401"/>
     <w:rsid w:val="008D001B"/>
     <w:rsid w:val="008D0518"/>
     <w:rsid w:val="008E031B"/>
     <w:rsid w:val="008E1DF6"/>
     <w:rsid w:val="008E3B39"/>
     <w:rsid w:val="008E719F"/>
     <w:rsid w:val="008F37D5"/>
     <w:rsid w:val="008F7120"/>
     <w:rsid w:val="009011B2"/>
     <w:rsid w:val="00901B3E"/>
     <w:rsid w:val="009034DD"/>
     <w:rsid w:val="009138B1"/>
+    <w:rsid w:val="00921F12"/>
     <w:rsid w:val="009274FE"/>
     <w:rsid w:val="009364D4"/>
     <w:rsid w:val="00936B03"/>
     <w:rsid w:val="00936ECA"/>
     <w:rsid w:val="00941D44"/>
     <w:rsid w:val="009507C3"/>
     <w:rsid w:val="00950CAF"/>
     <w:rsid w:val="00975119"/>
     <w:rsid w:val="009827A0"/>
     <w:rsid w:val="00984605"/>
     <w:rsid w:val="00987949"/>
     <w:rsid w:val="009A1610"/>
     <w:rsid w:val="009B656A"/>
     <w:rsid w:val="009B7901"/>
     <w:rsid w:val="009C11F5"/>
     <w:rsid w:val="009C37F0"/>
     <w:rsid w:val="009C72DF"/>
     <w:rsid w:val="009D0112"/>
     <w:rsid w:val="009D3C86"/>
     <w:rsid w:val="009E0415"/>
     <w:rsid w:val="009E2262"/>
     <w:rsid w:val="009E3995"/>
     <w:rsid w:val="009E674A"/>
     <w:rsid w:val="009F1B3E"/>
     <w:rsid w:val="009F6AC6"/>
@@ -7521,108 +7623,111 @@
     <w:rsid w:val="00A6192A"/>
     <w:rsid w:val="00A6480C"/>
     <w:rsid w:val="00A6644B"/>
     <w:rsid w:val="00A73529"/>
     <w:rsid w:val="00A86821"/>
     <w:rsid w:val="00A87E71"/>
     <w:rsid w:val="00A90E3C"/>
     <w:rsid w:val="00A92E75"/>
     <w:rsid w:val="00A94132"/>
     <w:rsid w:val="00A9482B"/>
     <w:rsid w:val="00A962C0"/>
     <w:rsid w:val="00A974F3"/>
     <w:rsid w:val="00AA1CA6"/>
     <w:rsid w:val="00AA7AB9"/>
     <w:rsid w:val="00AB0FFB"/>
     <w:rsid w:val="00AC1665"/>
     <w:rsid w:val="00AC3A5F"/>
     <w:rsid w:val="00AD1484"/>
     <w:rsid w:val="00AD3709"/>
     <w:rsid w:val="00AD407C"/>
     <w:rsid w:val="00AE2AD2"/>
     <w:rsid w:val="00AE4766"/>
     <w:rsid w:val="00AF2F8A"/>
     <w:rsid w:val="00B04FD7"/>
     <w:rsid w:val="00B050E8"/>
+    <w:rsid w:val="00B05637"/>
     <w:rsid w:val="00B22018"/>
     <w:rsid w:val="00B2253D"/>
     <w:rsid w:val="00B2281E"/>
     <w:rsid w:val="00B42E90"/>
     <w:rsid w:val="00B4790B"/>
     <w:rsid w:val="00B53269"/>
     <w:rsid w:val="00B53E57"/>
     <w:rsid w:val="00B6078D"/>
     <w:rsid w:val="00B61FA8"/>
     <w:rsid w:val="00B64D2C"/>
     <w:rsid w:val="00B70A75"/>
     <w:rsid w:val="00B71E55"/>
     <w:rsid w:val="00B73329"/>
     <w:rsid w:val="00B81FD5"/>
     <w:rsid w:val="00B82E15"/>
     <w:rsid w:val="00B91E6A"/>
     <w:rsid w:val="00B97CDF"/>
     <w:rsid w:val="00BA7D75"/>
     <w:rsid w:val="00BB1915"/>
     <w:rsid w:val="00BB35BB"/>
     <w:rsid w:val="00BB3A26"/>
     <w:rsid w:val="00BD0EED"/>
     <w:rsid w:val="00BD356B"/>
     <w:rsid w:val="00BD4845"/>
     <w:rsid w:val="00BD67DE"/>
     <w:rsid w:val="00BE2101"/>
+    <w:rsid w:val="00BE3D2F"/>
     <w:rsid w:val="00BE5537"/>
     <w:rsid w:val="00BE7230"/>
     <w:rsid w:val="00BF48B9"/>
     <w:rsid w:val="00BF7EEC"/>
     <w:rsid w:val="00C03E5D"/>
     <w:rsid w:val="00C05AC6"/>
     <w:rsid w:val="00C06CFA"/>
     <w:rsid w:val="00C125DE"/>
     <w:rsid w:val="00C13BE3"/>
     <w:rsid w:val="00C154DE"/>
     <w:rsid w:val="00C164AE"/>
     <w:rsid w:val="00C17380"/>
     <w:rsid w:val="00C2403D"/>
     <w:rsid w:val="00C300E9"/>
     <w:rsid w:val="00C43B1F"/>
     <w:rsid w:val="00C668A1"/>
     <w:rsid w:val="00C74581"/>
     <w:rsid w:val="00C748EE"/>
     <w:rsid w:val="00C7506A"/>
     <w:rsid w:val="00C823B6"/>
     <w:rsid w:val="00C85652"/>
     <w:rsid w:val="00CA09BE"/>
     <w:rsid w:val="00CB48F9"/>
     <w:rsid w:val="00CC06F4"/>
     <w:rsid w:val="00CC2B18"/>
     <w:rsid w:val="00CC3F44"/>
     <w:rsid w:val="00CC4DCA"/>
     <w:rsid w:val="00CD26F9"/>
     <w:rsid w:val="00CD3EF4"/>
     <w:rsid w:val="00CD623B"/>
     <w:rsid w:val="00CD6992"/>
     <w:rsid w:val="00CE7C78"/>
+    <w:rsid w:val="00CF487E"/>
     <w:rsid w:val="00D03968"/>
     <w:rsid w:val="00D04205"/>
     <w:rsid w:val="00D16893"/>
     <w:rsid w:val="00D20F38"/>
     <w:rsid w:val="00D242B0"/>
     <w:rsid w:val="00D33735"/>
     <w:rsid w:val="00D42AC7"/>
     <w:rsid w:val="00D447D9"/>
     <w:rsid w:val="00D50B56"/>
     <w:rsid w:val="00D52E1E"/>
     <w:rsid w:val="00D54098"/>
     <w:rsid w:val="00D55E41"/>
     <w:rsid w:val="00D6384A"/>
     <w:rsid w:val="00D72840"/>
     <w:rsid w:val="00D93690"/>
     <w:rsid w:val="00DA22F6"/>
     <w:rsid w:val="00DA2ECF"/>
     <w:rsid w:val="00DA5A01"/>
     <w:rsid w:val="00DC1438"/>
     <w:rsid w:val="00DC4A97"/>
     <w:rsid w:val="00DC4AC0"/>
     <w:rsid w:val="00DC507A"/>
     <w:rsid w:val="00DC5DEF"/>
     <w:rsid w:val="00DC6C9D"/>
     <w:rsid w:val="00DC7DA3"/>
@@ -8535,64 +8640,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002DA299AC048A4B8EA9C1D19079C1A322002850BCABF56060408617DBDCBF0F4460" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90d4132ab36d1be3cb11565c7b010013">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="$ListId:DocLib;" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d0e5910bb3ddc84e64de51866d2c8b81" ns1:_="">
     <xsd:import namespace="$ListId:DocLib;"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:ClassLarge" minOccurs="0"/>
                 <xsd:element ref="ns1:ClassMedium" minOccurs="0"/>
                 <xsd:element ref="ns1:ClassSmall" minOccurs="0"/>
                 <xsd:element ref="ns1:GyoseiFile" minOccurs="0"/>
                 <xsd:element ref="ns1:CreatedBy" minOccurs="0"/>
                 <xsd:element ref="ns1:PreservationPeriod" minOccurs="0"/>
                 <xsd:element ref="ns1:PreservationPeriodExpire" minOccurs="0"/>
                 <xsd:element ref="ns1:CreatedDate" minOccurs="0"/>
                 <xsd:element ref="ns1:FixationStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:EditorWithSpace" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -8742,128 +8843,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74B0B738-B02B-4C89-AC13-C3CBFB466B4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FB7AC79-DC44-4B5C-85D1-6A6C0A70F134}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D3C8E89-9151-42C1-8418-2EEA1D4D21B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="$ListId:DocLib;"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{016653AF-9B53-4853-9950-B8886432BAEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>140</Words>
-  <Characters>804</Characters>
+  <Words>144</Words>
+  <Characters>822</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>別紙様式</vt:lpstr>
       <vt:lpstr>別紙様式</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>943</CharactersWithSpaces>
+  <CharactersWithSpaces>965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DA299AC048A4B8EA9C1D19079C1A322001D149498D94884499B1E2D4032D0962B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentType">
     <vt:lpwstr>ドキュメント</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="PreservationPeriod">