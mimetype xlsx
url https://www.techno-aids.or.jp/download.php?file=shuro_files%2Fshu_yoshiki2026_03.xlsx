--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ishii\Desktop\260423香川さま就労支援新年度\260501更新分\shuro_files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ishii\Desktop\260601香川さま就労支援\03 別紙３（所要額内訳書）差替えデータ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7608939C-0F9A-4E36-A852-F3C0C5D1217A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C1CF98F-F559-4874-BBB3-EC6E890C8B18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A06CB70C-29EA-4C17-AABA-74CD48B379E4}"/>
   </bookViews>
   <sheets>
     <sheet name="所要額内訳書（大企業）" sheetId="3" r:id="rId1"/>
     <sheet name="所要額内訳書（中小企業）" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'所要額内訳書（大企業）'!$A$1:$AB$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'所要額内訳書（中小企業）'!$A$1:$AB$61</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U17" i="3" l="1"/>
   <c r="U21" i="3"/>
   <c r="U25" i="4"/>
@@ -495,97 +495,59 @@
       <t>ツウシン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ウンパンヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　雑役務費</t>
     <rPh sb="1" eb="3">
       <t>ザツエキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　備品購入費</t>
     <rPh sb="1" eb="3">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>コウニュウヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（１）製品製造・設置に伴う費用</t>
-[...17 lines deleted...]
-  <si>
     <t>支出予定額</t>
     <rPh sb="0" eb="2">
       <t>シシュツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガク</t>
-    </rPh>
-[...17 lines deleted...]
-      <t>ヒヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>1/2
 （大企業）</t>
     <rPh sb="5" eb="8">
       <t>ダイキギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>合　計（A）＝（a）+（b）</t>
     <rPh sb="0" eb="1">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（３）総補助予定額</t>
     <rPh sb="3" eb="4">
       <t>ソウ</t>
@@ -640,237 +602,242 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>2/3
 （中小企業）</t>
     <rPh sb="5" eb="7">
       <t>チュウショウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>10/10</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>別紙3</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（１）製品製造・設置に伴う費用</t>
-[...2 lines deleted...]
-  <si>
     <t>別紙３</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...55 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>４　支出予定額の積算内訳</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>(注)上記2の経費区分ごとに内訳を記載してください。</t>
     </r>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
-      <t>（１）製品製造・設置に伴う費用</t>
+      <t>４　支出予定額の積算内訳　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>(注)上記2の経費区分ごとに内訳を記載してください。</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>（１）製品の製造・購入、製品の調整・設置にかかる費用</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <rPh sb="3" eb="5">
       <t>セイヒン</t>
     </rPh>
-    <rPh sb="5" eb="7">
+    <rPh sb="6" eb="8">
       <t>セイゾウ</t>
     </rPh>
-    <rPh sb="8" eb="10">
+    <rPh sb="9" eb="11">
+      <t>コウニュウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>セイヒン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
       <t>セッチ</t>
     </rPh>
-    <rPh sb="11" eb="12">
-[...2 lines deleted...]
-    <rPh sb="13" eb="15">
+    <rPh sb="24" eb="26">
       <t>ヒヨウ</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（１）製品の製造・購入、製品の調整・設置にかかる費用</t>
+    <rPh sb="3" eb="5">
+      <t>セイヒン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>セイゾウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>コウニュウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>セイヒン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>セッチ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ヒヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（１）製品の製造・購入、製品の調整・設置にかかる費用</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（２）製品の導入効果測定にかかる費用</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（２）講習及びモニター評価に伴う費用  </t>
+      <t>（２）製品の導入効果測定にかかる費用</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>(注)　製造事業者が仲介者の業務を兼ねることはできません。</t>
+    </r>
+    <rPh sb="20" eb="21">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="23" eb="29">
+      <t>セイゾウシ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>チュウカイシャ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ギョウム</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（２）製品の導入効果測定にかかる費用  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>(注)製造事業者が仲介者の業務を兼ねることはできません。</t>
     </r>
-    <rPh sb="3" eb="5">
-[...13 lines deleted...]
-    </rPh>
     <rPh sb="21" eb="22">
       <t>チュウ</t>
     </rPh>
     <rPh sb="23" eb="28">
       <t>セイゾウジギョウシャ</t>
     </rPh>
     <rPh sb="29" eb="32">
       <t>チュウカイシャ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -1440,253 +1407,253 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...139 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -2748,390 +2715,390 @@
     <col min="15885" max="15887" width="3.25" customWidth="1"/>
     <col min="15888" max="15888" width="4.25" customWidth="1"/>
     <col min="15889" max="15895" width="3.25" customWidth="1"/>
     <col min="15896" max="15896" width="4.25" customWidth="1"/>
     <col min="15897" max="15897" width="5.375" customWidth="1"/>
     <col min="15898" max="15898" width="3.75" customWidth="1"/>
     <col min="15899" max="15899" width="4.75" customWidth="1"/>
     <col min="15900" max="15900" width="3.75" customWidth="1"/>
     <col min="15901" max="15901" width="7.375" customWidth="1"/>
     <col min="15902" max="15907" width="3.75" customWidth="1"/>
     <col min="16131" max="16131" width="4.25" customWidth="1"/>
     <col min="16132" max="16140" width="3.125" customWidth="1"/>
     <col min="16141" max="16143" width="3.25" customWidth="1"/>
     <col min="16144" max="16144" width="4.25" customWidth="1"/>
     <col min="16145" max="16151" width="3.25" customWidth="1"/>
     <col min="16152" max="16152" width="4.25" customWidth="1"/>
     <col min="16153" max="16153" width="5.375" customWidth="1"/>
     <col min="16154" max="16154" width="3.75" customWidth="1"/>
     <col min="16155" max="16155" width="4.75" customWidth="1"/>
     <col min="16156" max="16156" width="3.75" customWidth="1"/>
     <col min="16157" max="16157" width="7.375" customWidth="1"/>
     <col min="16158" max="16163" width="3.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="99" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="99"/>
+      <c r="A1" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="60"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
       <c r="U1" s="14"/>
       <c r="V1" s="14"/>
       <c r="W1" s="14"/>
       <c r="X1" s="14"/>
       <c r="Y1" s="14"/>
       <c r="Z1" s="14"/>
       <c r="AA1" s="14"/>
       <c r="AB1" s="14"/>
     </row>
     <row r="2" spans="1:33" s="1" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="101"/>
-[...25 lines deleted...]
-      <c r="AB2" s="101"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
     </row>
     <row r="3" spans="1:33" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="46"/>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
       <c r="U3" s="47"/>
       <c r="V3" s="47"/>
       <c r="W3" s="47"/>
       <c r="X3" s="47"/>
       <c r="Y3" s="47"/>
       <c r="Z3" s="47"/>
       <c r="AA3" s="47"/>
       <c r="AB3" s="47"/>
     </row>
     <row r="4" spans="1:33" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="46"/>
       <c r="B4" s="47"/>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47"/>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47"/>
       <c r="K4" s="47"/>
       <c r="L4" s="47"/>
       <c r="M4" s="47"/>
       <c r="N4" s="47"/>
       <c r="O4" s="47"/>
       <c r="P4" s="47"/>
       <c r="Q4" s="47"/>
-      <c r="R4" s="57" t="s">
+      <c r="R4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="59"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="65"/>
       <c r="AB4" s="47"/>
     </row>
     <row r="5" spans="1:33" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="46"/>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
       <c r="D5" s="47"/>
       <c r="E5" s="47"/>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
       <c r="I5" s="47"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="47"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="47"/>
-      <c r="R5" s="57"/>
-[...8 lines deleted...]
-      <c r="AA5" s="59"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="65"/>
       <c r="AB5" s="47"/>
     </row>
     <row r="6" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="14"/>
       <c r="B6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
       <c r="S6" s="14"/>
       <c r="T6" s="14"/>
       <c r="U6" s="14"/>
       <c r="V6" s="14"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="14"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="14"/>
       <c r="AB6" s="14"/>
     </row>
     <row r="7" spans="1:33" s="1" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="14"/>
-      <c r="B7" s="102"/>
-[...11 lines deleted...]
-      <c r="L7" s="106" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="72" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="M7" s="103"/>
-[...3 lines deleted...]
-      <c r="Q7" s="106" t="s">
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="103"/>
-[...4 lines deleted...]
-      <c r="W7" s="107" t="s">
+      <c r="R7" s="67"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="X7" s="108"/>
-[...2 lines deleted...]
-      <c r="AA7" s="110"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="75"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="76"/>
       <c r="AB7" s="48"/>
-      <c r="AC7" s="94"/>
+      <c r="AC7" s="81"/>
     </row>
     <row r="8" spans="1:33" s="1" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A8" s="14"/>
-      <c r="B8" s="73"/>
-[...24 lines deleted...]
-      <c r="AA8" s="113"/>
+      <c r="B8" s="69"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70"/>
+      <c r="O8" s="70"/>
+      <c r="P8" s="71"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="70"/>
+      <c r="S8" s="70"/>
+      <c r="T8" s="70"/>
+      <c r="U8" s="70"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="77"/>
+      <c r="X8" s="78"/>
+      <c r="Y8" s="78"/>
+      <c r="Z8" s="78"/>
+      <c r="AA8" s="79"/>
       <c r="AB8" s="48"/>
-      <c r="AC8" s="94"/>
+      <c r="AC8" s="81"/>
     </row>
     <row r="9" spans="1:33" s="1" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A9" s="14"/>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="58"/>
-[...2 lines deleted...]
-      <c r="F9" s="95">
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="82">
         <f>+U43</f>
         <v>0</v>
       </c>
-      <c r="G9" s="96"/>
-[...2 lines deleted...]
-      <c r="J9" s="96"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
       <c r="K9" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="L9" s="67">
+      <c r="L9" s="84">
         <f>+J53</f>
         <v>0</v>
       </c>
-      <c r="M9" s="68"/>
-[...1 lines deleted...]
-      <c r="O9" s="68"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85"/>
+      <c r="O9" s="85"/>
       <c r="P9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="Q9" s="95">
+      <c r="Q9" s="82">
         <f>F9-L9</f>
         <v>0</v>
       </c>
-      <c r="R9" s="96"/>
-[...2 lines deleted...]
-      <c r="U9" s="96"/>
+      <c r="R9" s="83"/>
+      <c r="S9" s="83"/>
+      <c r="T9" s="83"/>
+      <c r="U9" s="83"/>
       <c r="V9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="W9" s="97">
+      <c r="W9" s="86">
         <f>ROUNDDOWN(Q9,-3)/1000</f>
         <v>0</v>
       </c>
-      <c r="X9" s="98"/>
-[...1 lines deleted...]
-      <c r="Z9" s="98"/>
+      <c r="X9" s="87"/>
+      <c r="Y9" s="87"/>
+      <c r="Z9" s="87"/>
       <c r="AA9" s="18" t="s">
         <v>6</v>
       </c>
       <c r="AB9" s="48"/>
       <c r="AC9" s="12"/>
     </row>
     <row r="10" spans="1:33" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="14"/>
-      <c r="B10" s="93" t="s">
+      <c r="B10" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="93"/>
-[...23 lines deleted...]
-      <c r="AA10" s="93"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="80"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="80"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="80"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="80"/>
+      <c r="Q10" s="80"/>
+      <c r="R10" s="80"/>
+      <c r="S10" s="80"/>
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="V10" s="80"/>
+      <c r="W10" s="80"/>
+      <c r="X10" s="80"/>
+      <c r="Y10" s="80"/>
+      <c r="Z10" s="80"/>
+      <c r="AA10" s="80"/>
       <c r="AB10" s="14"/>
     </row>
     <row r="11" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="19"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
       <c r="U11" s="20"/>
       <c r="V11" s="20"/>
@@ -3154,757 +3121,757 @@
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="14"/>
       <c r="T12" s="14"/>
       <c r="U12" s="14"/>
       <c r="V12" s="14"/>
       <c r="W12" s="14"/>
       <c r="X12" s="14"/>
       <c r="Y12" s="14"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="14"/>
       <c r="AB12" s="14"/>
     </row>
     <row r="13" spans="1:33" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="14"/>
-      <c r="B13" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA13" s="61"/>
+      <c r="B13" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="59"/>
+      <c r="P13" s="59"/>
+      <c r="Q13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="T13" s="59"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="59"/>
+      <c r="W13" s="59"/>
+      <c r="X13" s="59"/>
+      <c r="Y13" s="59"/>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
       <c r="AB13" s="14"/>
     </row>
     <row r="14" spans="1:33" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="14"/>
-      <c r="B14" s="57" t="s">
+      <c r="B14" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="58"/>
-[...14 lines deleted...]
-      <c r="P14" s="57" t="s">
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="65"/>
+      <c r="P14" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="Q14" s="58"/>
-[...1 lines deleted...]
-      <c r="S14" s="59"/>
+      <c r="Q14" s="64"/>
+      <c r="R14" s="64"/>
+      <c r="S14" s="65"/>
       <c r="T14" s="13"/>
-      <c r="U14" s="57" t="s">
+      <c r="U14" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="V14" s="58"/>
-[...4 lines deleted...]
-      <c r="AA14" s="59"/>
+      <c r="V14" s="64"/>
+      <c r="W14" s="64"/>
+      <c r="X14" s="64"/>
+      <c r="Y14" s="64"/>
+      <c r="Z14" s="64"/>
+      <c r="AA14" s="65"/>
       <c r="AB14" s="14"/>
     </row>
     <row r="15" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="14"/>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="55"/>
-[...6 lines deleted...]
-      <c r="J15" s="67">
+      <c r="C15" s="89"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="89"/>
+      <c r="F15" s="89"/>
+      <c r="G15" s="89"/>
+      <c r="H15" s="89"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="84">
         <v>0</v>
       </c>
-      <c r="K15" s="68"/>
-[...2 lines deleted...]
-      <c r="N15" s="68"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
+      <c r="N15" s="85"/>
       <c r="O15" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P15" s="92" t="s">
-[...4 lines deleted...]
-      <c r="S15" s="85"/>
+      <c r="P15" s="91" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q15" s="92"/>
+      <c r="R15" s="92"/>
+      <c r="S15" s="93"/>
       <c r="T15" s="22"/>
-      <c r="U15" s="67">
+      <c r="U15" s="84">
         <f>+ROUNDDOWN(J15*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V15" s="68"/>
-[...3 lines deleted...]
-      <c r="Z15" s="68"/>
+      <c r="V15" s="85"/>
+      <c r="W15" s="85"/>
+      <c r="X15" s="85"/>
+      <c r="Y15" s="85"/>
+      <c r="Z15" s="85"/>
       <c r="AA15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB15" s="14"/>
       <c r="AF15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AG15" s="8">
         <v>0.66666665999999997</v>
       </c>
     </row>
     <row r="16" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="14"/>
-      <c r="B16" s="54" t="s">
+      <c r="B16" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="55"/>
-[...6 lines deleted...]
-      <c r="J16" s="67">
+      <c r="C16" s="89"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="89"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="89"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="84">
         <v>0</v>
       </c>
-      <c r="K16" s="68"/>
-[...2 lines deleted...]
-      <c r="N16" s="68"/>
+      <c r="K16" s="85"/>
+      <c r="L16" s="85"/>
+      <c r="M16" s="85"/>
+      <c r="N16" s="85"/>
       <c r="O16" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P16" s="86"/>
-[...2 lines deleted...]
-      <c r="S16" s="88"/>
+      <c r="P16" s="94"/>
+      <c r="Q16" s="95"/>
+      <c r="R16" s="95"/>
+      <c r="S16" s="96"/>
       <c r="T16" s="23"/>
-      <c r="U16" s="67">
+      <c r="U16" s="84">
         <f>+ROUNDDOWN(J16*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V16" s="68"/>
-[...3 lines deleted...]
-      <c r="Z16" s="68"/>
+      <c r="V16" s="85"/>
+      <c r="W16" s="85"/>
+      <c r="X16" s="85"/>
+      <c r="Y16" s="85"/>
+      <c r="Z16" s="85"/>
       <c r="AA16" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB16" s="14"/>
       <c r="AF16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AG16" s="8">
         <v>0.5</v>
       </c>
     </row>
     <row r="17" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="19"/>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="55"/>
-[...6 lines deleted...]
-      <c r="J17" s="67">
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+      <c r="E17" s="89"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="89"/>
+      <c r="H17" s="89"/>
+      <c r="I17" s="90"/>
+      <c r="J17" s="84">
         <v>0</v>
       </c>
-      <c r="K17" s="68"/>
-[...2 lines deleted...]
-      <c r="N17" s="68"/>
+      <c r="K17" s="85"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="85"/>
+      <c r="N17" s="85"/>
       <c r="O17" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P17" s="86"/>
-[...2 lines deleted...]
-      <c r="S17" s="88"/>
+      <c r="P17" s="94"/>
+      <c r="Q17" s="95"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="96"/>
       <c r="T17" s="23"/>
-      <c r="U17" s="67">
+      <c r="U17" s="84">
         <f>+ROUNDDOWN(J17*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V17" s="68"/>
-[...3 lines deleted...]
-      <c r="Z17" s="68"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="85"/>
+      <c r="X17" s="85"/>
+      <c r="Y17" s="85"/>
+      <c r="Z17" s="85"/>
       <c r="AA17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB17" s="19"/>
       <c r="AF17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="AG17" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="19"/>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="55"/>
-[...6 lines deleted...]
-      <c r="J18" s="67">
+      <c r="C18" s="89"/>
+      <c r="D18" s="89"/>
+      <c r="E18" s="89"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="89"/>
+      <c r="H18" s="89"/>
+      <c r="I18" s="90"/>
+      <c r="J18" s="84">
         <v>0</v>
       </c>
-      <c r="K18" s="68"/>
-[...2 lines deleted...]
-      <c r="N18" s="68"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
       <c r="O18" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P18" s="86"/>
-[...2 lines deleted...]
-      <c r="S18" s="88"/>
+      <c r="P18" s="94"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="96"/>
       <c r="T18" s="23"/>
-      <c r="U18" s="67">
+      <c r="U18" s="84">
         <f>+ROUNDDOWN(J18*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V18" s="68"/>
-[...3 lines deleted...]
-      <c r="Z18" s="68"/>
+      <c r="V18" s="85"/>
+      <c r="W18" s="85"/>
+      <c r="X18" s="85"/>
+      <c r="Y18" s="85"/>
+      <c r="Z18" s="85"/>
       <c r="AA18" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB18" s="19"/>
       <c r="AF18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
     </row>
     <row r="19" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="19"/>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="55"/>
-[...6 lines deleted...]
-      <c r="J19" s="67">
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="90"/>
+      <c r="J19" s="84">
         <v>0</v>
       </c>
-      <c r="K19" s="68"/>
-[...2 lines deleted...]
-      <c r="N19" s="68"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
       <c r="O19" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P19" s="86"/>
-[...2 lines deleted...]
-      <c r="S19" s="88"/>
+      <c r="P19" s="94"/>
+      <c r="Q19" s="95"/>
+      <c r="R19" s="95"/>
+      <c r="S19" s="96"/>
       <c r="T19" s="23"/>
-      <c r="U19" s="67">
+      <c r="U19" s="84">
         <f>+ROUNDDOWN(J19*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V19" s="68"/>
-[...3 lines deleted...]
-      <c r="Z19" s="68"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="85"/>
       <c r="AA19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB19" s="19"/>
       <c r="AF19" s="11" t="s">
         <v>40</v>
       </c>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
     </row>
     <row r="20" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="19"/>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="55"/>
-[...6 lines deleted...]
-      <c r="J20" s="67">
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="90"/>
+      <c r="J20" s="84">
         <v>0</v>
       </c>
-      <c r="K20" s="68"/>
-[...2 lines deleted...]
-      <c r="N20" s="68"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
       <c r="O20" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P20" s="86"/>
-[...2 lines deleted...]
-      <c r="S20" s="88"/>
+      <c r="P20" s="94"/>
+      <c r="Q20" s="95"/>
+      <c r="R20" s="95"/>
+      <c r="S20" s="96"/>
       <c r="T20" s="23"/>
-      <c r="U20" s="67">
+      <c r="U20" s="84">
         <f>+ROUNDDOWN(J20*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V20" s="68"/>
-[...3 lines deleted...]
-      <c r="Z20" s="68"/>
+      <c r="V20" s="85"/>
+      <c r="W20" s="85"/>
+      <c r="X20" s="85"/>
+      <c r="Y20" s="85"/>
+      <c r="Z20" s="85"/>
       <c r="AA20" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB20" s="19"/>
       <c r="AF20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
     </row>
     <row r="21" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="19"/>
-      <c r="B21" s="54" t="s">
+      <c r="B21" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="C21" s="55"/>
-[...6 lines deleted...]
-      <c r="J21" s="67">
+      <c r="C21" s="89"/>
+      <c r="D21" s="89"/>
+      <c r="E21" s="89"/>
+      <c r="F21" s="89"/>
+      <c r="G21" s="89"/>
+      <c r="H21" s="89"/>
+      <c r="I21" s="90"/>
+      <c r="J21" s="84">
         <v>0</v>
       </c>
-      <c r="K21" s="68"/>
-[...2 lines deleted...]
-      <c r="N21" s="68"/>
+      <c r="K21" s="85"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="85"/>
+      <c r="N21" s="85"/>
       <c r="O21" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P21" s="86"/>
-[...2 lines deleted...]
-      <c r="S21" s="88"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="95"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="96"/>
       <c r="T21" s="23"/>
-      <c r="U21" s="67">
+      <c r="U21" s="84">
         <f>+ROUNDDOWN(J21*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V21" s="68"/>
-[...3 lines deleted...]
-      <c r="Z21" s="68"/>
+      <c r="V21" s="85"/>
+      <c r="W21" s="85"/>
+      <c r="X21" s="85"/>
+      <c r="Y21" s="85"/>
+      <c r="Z21" s="85"/>
       <c r="AA21" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB21" s="19"/>
       <c r="AF21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
     </row>
     <row r="22" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="19"/>
-      <c r="B22" s="54" t="s">
+      <c r="B22" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="C22" s="55"/>
-[...6 lines deleted...]
-      <c r="J22" s="67">
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="84">
         <v>0</v>
       </c>
-      <c r="K22" s="68"/>
-[...2 lines deleted...]
-      <c r="N22" s="68"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
       <c r="O22" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P22" s="86"/>
-[...2 lines deleted...]
-      <c r="S22" s="88"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="95"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="96"/>
       <c r="T22" s="23"/>
-      <c r="U22" s="67">
+      <c r="U22" s="84">
         <f>+ROUNDDOWN(J22*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V22" s="68"/>
-[...3 lines deleted...]
-      <c r="Z22" s="68"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="85"/>
+      <c r="Z22" s="85"/>
       <c r="AA22" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB22" s="19"/>
       <c r="AF22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
     </row>
     <row r="23" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="19"/>
-      <c r="B23" s="54" t="s">
+      <c r="B23" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="C23" s="55"/>
-[...6 lines deleted...]
-      <c r="J23" s="67">
+      <c r="C23" s="89"/>
+      <c r="D23" s="89"/>
+      <c r="E23" s="89"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="89"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="84">
         <v>0</v>
       </c>
-      <c r="K23" s="68"/>
-[...2 lines deleted...]
-      <c r="N23" s="68"/>
+      <c r="K23" s="85"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="85"/>
       <c r="O23" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P23" s="86"/>
-[...2 lines deleted...]
-      <c r="S23" s="88"/>
+      <c r="P23" s="94"/>
+      <c r="Q23" s="95"/>
+      <c r="R23" s="95"/>
+      <c r="S23" s="96"/>
       <c r="T23" s="23"/>
-      <c r="U23" s="67">
+      <c r="U23" s="84">
         <f>+ROUNDDOWN(J23*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V23" s="68"/>
-[...3 lines deleted...]
-      <c r="Z23" s="68"/>
+      <c r="V23" s="85"/>
+      <c r="W23" s="85"/>
+      <c r="X23" s="85"/>
+      <c r="Y23" s="85"/>
+      <c r="Z23" s="85"/>
       <c r="AA23" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB23" s="19"/>
       <c r="AF23" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
     </row>
     <row r="24" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="19"/>
-      <c r="B24" s="54" t="s">
+      <c r="B24" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="C24" s="55"/>
-[...6 lines deleted...]
-      <c r="J24" s="67">
+      <c r="C24" s="89"/>
+      <c r="D24" s="89"/>
+      <c r="E24" s="89"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="89"/>
+      <c r="I24" s="90"/>
+      <c r="J24" s="84">
         <v>0</v>
       </c>
-      <c r="K24" s="68"/>
-[...2 lines deleted...]
-      <c r="N24" s="68"/>
+      <c r="K24" s="85"/>
+      <c r="L24" s="85"/>
+      <c r="M24" s="85"/>
+      <c r="N24" s="85"/>
       <c r="O24" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P24" s="86"/>
-[...2 lines deleted...]
-      <c r="S24" s="88"/>
+      <c r="P24" s="94"/>
+      <c r="Q24" s="95"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="96"/>
       <c r="T24" s="23"/>
-      <c r="U24" s="67">
+      <c r="U24" s="84">
         <f>+ROUNDDOWN(J24*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V24" s="68"/>
-[...3 lines deleted...]
-      <c r="Z24" s="68"/>
+      <c r="V24" s="85"/>
+      <c r="W24" s="85"/>
+      <c r="X24" s="85"/>
+      <c r="Y24" s="85"/>
+      <c r="Z24" s="85"/>
       <c r="AA24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB24" s="19"/>
       <c r="AF24" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
     </row>
     <row r="25" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="19"/>
-      <c r="B25" s="54" t="s">
+      <c r="B25" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="55"/>
-[...6 lines deleted...]
-      <c r="J25" s="67">
+      <c r="C25" s="89"/>
+      <c r="D25" s="89"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="89"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="89"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="84">
         <v>0</v>
       </c>
-      <c r="K25" s="68"/>
-[...2 lines deleted...]
-      <c r="N25" s="68"/>
+      <c r="K25" s="85"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="85"/>
+      <c r="N25" s="85"/>
       <c r="O25" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P25" s="86"/>
-[...2 lines deleted...]
-      <c r="S25" s="88"/>
+      <c r="P25" s="94"/>
+      <c r="Q25" s="95"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="96"/>
       <c r="T25" s="23"/>
-      <c r="U25" s="67">
+      <c r="U25" s="84">
         <f>+ROUNDDOWN(J25*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V25" s="68"/>
-[...3 lines deleted...]
-      <c r="Z25" s="68"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="85"/>
       <c r="AA25" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB25" s="19"/>
       <c r="AF25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
     </row>
     <row r="26" spans="1:39" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A26" s="19"/>
-      <c r="B26" s="77" t="s">
+      <c r="B26" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="C26" s="78"/>
-[...6 lines deleted...]
-      <c r="J26" s="67">
+      <c r="C26" s="101"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="101"/>
+      <c r="G26" s="101"/>
+      <c r="H26" s="101"/>
+      <c r="I26" s="102"/>
+      <c r="J26" s="84">
         <v>0</v>
       </c>
-      <c r="K26" s="68"/>
-[...2 lines deleted...]
-      <c r="N26" s="68"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
       <c r="O26" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P26" s="89"/>
-[...2 lines deleted...]
-      <c r="S26" s="91"/>
+      <c r="P26" s="97"/>
+      <c r="Q26" s="98"/>
+      <c r="R26" s="98"/>
+      <c r="S26" s="99"/>
       <c r="T26" s="23"/>
-      <c r="U26" s="67">
+      <c r="U26" s="84">
         <f>+ROUNDDOWN(J26*AG16,0)</f>
         <v>0</v>
       </c>
-      <c r="V26" s="68"/>
-[...3 lines deleted...]
-      <c r="Z26" s="68"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="85"/>
+      <c r="X26" s="85"/>
+      <c r="Y26" s="85"/>
+      <c r="Z26" s="85"/>
       <c r="AA26" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AB26" s="19"/>
       <c r="AF26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
     </row>
     <row r="27" spans="1:39" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A27" s="19"/>
-      <c r="B27" s="80" t="s">
+      <c r="B27" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="81"/>
-[...6 lines deleted...]
-      <c r="J27" s="75">
+      <c r="C27" s="104"/>
+      <c r="D27" s="104"/>
+      <c r="E27" s="104"/>
+      <c r="F27" s="104"/>
+      <c r="G27" s="104"/>
+      <c r="H27" s="104"/>
+      <c r="I27" s="105"/>
+      <c r="J27" s="106">
         <f>SUM(J15:N26)</f>
         <v>0</v>
       </c>
-      <c r="K27" s="76"/>
-[...2 lines deleted...]
-      <c r="N27" s="76"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="107"/>
+      <c r="M27" s="107"/>
+      <c r="N27" s="107"/>
       <c r="O27" s="25" t="s">
         <v>29</v>
       </c>
       <c r="P27" s="26"/>
       <c r="Q27" s="27"/>
       <c r="R27" s="28"/>
       <c r="S27" s="29"/>
       <c r="T27" s="28"/>
-      <c r="U27" s="75">
+      <c r="U27" s="106">
         <f>SUM(U15:Z26)</f>
         <v>0</v>
       </c>
-      <c r="V27" s="76"/>
-[...3 lines deleted...]
-      <c r="Z27" s="76"/>
+      <c r="V27" s="107"/>
+      <c r="W27" s="107"/>
+      <c r="X27" s="107"/>
+      <c r="Y27" s="107"/>
+      <c r="Z27" s="107"/>
       <c r="AA27" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AB27" s="19"/>
       <c r="AF27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
     </row>
     <row r="28" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="19"/>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
@@ -3918,758 +3885,758 @@
       <c r="Q28" s="33"/>
       <c r="R28" s="32"/>
       <c r="S28" s="32"/>
       <c r="T28" s="32"/>
       <c r="U28" s="34"/>
       <c r="V28" s="34"/>
       <c r="W28" s="34"/>
       <c r="X28" s="34"/>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="31"/>
       <c r="AB28" s="19"/>
       <c r="AF28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
     </row>
     <row r="29" spans="1:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="19"/>
-      <c r="B29" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA29" s="61"/>
+      <c r="B29" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
       <c r="AB29" s="19"/>
       <c r="AF29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
     </row>
     <row r="30" spans="1:39" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="19"/>
-      <c r="B30" s="57" t="s">
+      <c r="B30" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="58"/>
-[...14 lines deleted...]
-      <c r="P30" s="57" t="s">
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="Q30" s="58"/>
-[...1 lines deleted...]
-      <c r="S30" s="59"/>
+      <c r="Q30" s="64"/>
+      <c r="R30" s="64"/>
+      <c r="S30" s="65"/>
       <c r="T30" s="13"/>
-      <c r="U30" s="57" t="s">
+      <c r="U30" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="V30" s="58"/>
-[...4 lines deleted...]
-      <c r="AA30" s="59"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="65"/>
       <c r="AB30" s="19"/>
       <c r="AF30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
     </row>
     <row r="31" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="14"/>
-      <c r="B31" s="54" t="s">
+      <c r="B31" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C31" s="55"/>
-[...10 lines deleted...]
-      <c r="N31" s="68"/>
+      <c r="C31" s="89"/>
+      <c r="D31" s="89"/>
+      <c r="E31" s="89"/>
+      <c r="F31" s="89"/>
+      <c r="G31" s="89"/>
+      <c r="H31" s="89"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="85"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="85"/>
+      <c r="N31" s="85"/>
       <c r="O31" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P31" s="83" t="s">
-[...4 lines deleted...]
-      <c r="S31" s="85"/>
+      <c r="P31" s="108" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q31" s="92"/>
+      <c r="R31" s="92"/>
+      <c r="S31" s="93"/>
       <c r="T31" s="22"/>
-      <c r="U31" s="67">
+      <c r="U31" s="84">
         <f>+J31</f>
         <v>0</v>
       </c>
-      <c r="V31" s="68"/>
-[...3 lines deleted...]
-      <c r="Z31" s="68"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="85"/>
+      <c r="X31" s="85"/>
+      <c r="Y31" s="85"/>
+      <c r="Z31" s="85"/>
       <c r="AA31" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB31" s="19"/>
       <c r="AF31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
     </row>
     <row r="32" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="14"/>
-      <c r="B32" s="54" t="s">
+      <c r="B32" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="C32" s="55"/>
-[...10 lines deleted...]
-      <c r="N32" s="68"/>
+      <c r="C32" s="89"/>
+      <c r="D32" s="89"/>
+      <c r="E32" s="89"/>
+      <c r="F32" s="89"/>
+      <c r="G32" s="89"/>
+      <c r="H32" s="89"/>
+      <c r="I32" s="90"/>
+      <c r="J32" s="84"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
       <c r="O32" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P32" s="86"/>
-[...2 lines deleted...]
-      <c r="S32" s="88"/>
+      <c r="P32" s="94"/>
+      <c r="Q32" s="95"/>
+      <c r="R32" s="95"/>
+      <c r="S32" s="96"/>
       <c r="T32" s="23"/>
-      <c r="U32" s="67">
+      <c r="U32" s="84">
         <f t="shared" ref="U32:U42" si="0">+J32</f>
         <v>0</v>
       </c>
-      <c r="V32" s="68"/>
-[...3 lines deleted...]
-      <c r="Z32" s="68"/>
+      <c r="V32" s="85"/>
+      <c r="W32" s="85"/>
+      <c r="X32" s="85"/>
+      <c r="Y32" s="85"/>
+      <c r="Z32" s="85"/>
       <c r="AA32" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB32" s="14"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AJ32" s="5"/>
       <c r="AK32" s="5"/>
       <c r="AL32" s="5"/>
       <c r="AM32" s="5"/>
     </row>
     <row r="33" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="14"/>
-      <c r="B33" s="54" t="s">
+      <c r="B33" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C33" s="55"/>
-[...10 lines deleted...]
-      <c r="N33" s="68"/>
+      <c r="C33" s="89"/>
+      <c r="D33" s="89"/>
+      <c r="E33" s="89"/>
+      <c r="F33" s="89"/>
+      <c r="G33" s="89"/>
+      <c r="H33" s="89"/>
+      <c r="I33" s="90"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="85"/>
+      <c r="L33" s="85"/>
+      <c r="M33" s="85"/>
+      <c r="N33" s="85"/>
       <c r="O33" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P33" s="86"/>
-[...2 lines deleted...]
-      <c r="S33" s="88"/>
+      <c r="P33" s="94"/>
+      <c r="Q33" s="95"/>
+      <c r="R33" s="95"/>
+      <c r="S33" s="96"/>
       <c r="T33" s="23"/>
-      <c r="U33" s="67">
+      <c r="U33" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V33" s="68"/>
-[...3 lines deleted...]
-      <c r="Z33" s="68"/>
+      <c r="V33" s="85"/>
+      <c r="W33" s="85"/>
+      <c r="X33" s="85"/>
+      <c r="Y33" s="85"/>
+      <c r="Z33" s="85"/>
       <c r="AA33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB33" s="14"/>
     </row>
     <row r="34" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="14"/>
-      <c r="B34" s="54" t="s">
+      <c r="B34" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="55"/>
-[...10 lines deleted...]
-      <c r="N34" s="68"/>
+      <c r="C34" s="89"/>
+      <c r="D34" s="89"/>
+      <c r="E34" s="89"/>
+      <c r="F34" s="89"/>
+      <c r="G34" s="89"/>
+      <c r="H34" s="89"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
       <c r="O34" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P34" s="86"/>
-[...2 lines deleted...]
-      <c r="S34" s="88"/>
+      <c r="P34" s="94"/>
+      <c r="Q34" s="95"/>
+      <c r="R34" s="95"/>
+      <c r="S34" s="96"/>
       <c r="T34" s="23"/>
-      <c r="U34" s="67">
+      <c r="U34" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V34" s="68"/>
-[...3 lines deleted...]
-      <c r="Z34" s="68"/>
+      <c r="V34" s="85"/>
+      <c r="W34" s="85"/>
+      <c r="X34" s="85"/>
+      <c r="Y34" s="85"/>
+      <c r="Z34" s="85"/>
       <c r="AA34" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB34" s="14"/>
     </row>
     <row r="35" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="19"/>
-      <c r="B35" s="54" t="s">
+      <c r="B35" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="55"/>
-[...10 lines deleted...]
-      <c r="N35" s="68"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="89"/>
+      <c r="E35" s="89"/>
+      <c r="F35" s="89"/>
+      <c r="G35" s="89"/>
+      <c r="H35" s="89"/>
+      <c r="I35" s="90"/>
+      <c r="J35" s="84"/>
+      <c r="K35" s="85"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
       <c r="O35" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P35" s="86"/>
-[...2 lines deleted...]
-      <c r="S35" s="88"/>
+      <c r="P35" s="94"/>
+      <c r="Q35" s="95"/>
+      <c r="R35" s="95"/>
+      <c r="S35" s="96"/>
       <c r="T35" s="23"/>
-      <c r="U35" s="67">
+      <c r="U35" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V35" s="68"/>
-[...3 lines deleted...]
-      <c r="Z35" s="68"/>
+      <c r="V35" s="85"/>
+      <c r="W35" s="85"/>
+      <c r="X35" s="85"/>
+      <c r="Y35" s="85"/>
+      <c r="Z35" s="85"/>
       <c r="AA35" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB35" s="19"/>
     </row>
     <row r="36" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="19"/>
-      <c r="B36" s="54" t="s">
+      <c r="B36" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="55"/>
-[...10 lines deleted...]
-      <c r="N36" s="68"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="89"/>
+      <c r="E36" s="89"/>
+      <c r="F36" s="89"/>
+      <c r="G36" s="89"/>
+      <c r="H36" s="89"/>
+      <c r="I36" s="90"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="85"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="85"/>
       <c r="O36" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P36" s="86"/>
-[...2 lines deleted...]
-      <c r="S36" s="88"/>
+      <c r="P36" s="94"/>
+      <c r="Q36" s="95"/>
+      <c r="R36" s="95"/>
+      <c r="S36" s="96"/>
       <c r="T36" s="23"/>
-      <c r="U36" s="67">
+      <c r="U36" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V36" s="68"/>
-[...3 lines deleted...]
-      <c r="Z36" s="68"/>
+      <c r="V36" s="85"/>
+      <c r="W36" s="85"/>
+      <c r="X36" s="85"/>
+      <c r="Y36" s="85"/>
+      <c r="Z36" s="85"/>
       <c r="AA36" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB36" s="19"/>
     </row>
     <row r="37" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="19"/>
-      <c r="B37" s="54" t="s">
+      <c r="B37" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="55"/>
-[...10 lines deleted...]
-      <c r="N37" s="68"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="89"/>
+      <c r="E37" s="89"/>
+      <c r="F37" s="89"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="89"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="85"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="85"/>
+      <c r="N37" s="85"/>
       <c r="O37" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P37" s="86"/>
-[...2 lines deleted...]
-      <c r="S37" s="88"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="95"/>
+      <c r="R37" s="95"/>
+      <c r="S37" s="96"/>
       <c r="T37" s="23"/>
-      <c r="U37" s="67">
+      <c r="U37" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V37" s="68"/>
-[...3 lines deleted...]
-      <c r="Z37" s="68"/>
+      <c r="V37" s="85"/>
+      <c r="W37" s="85"/>
+      <c r="X37" s="85"/>
+      <c r="Y37" s="85"/>
+      <c r="Z37" s="85"/>
       <c r="AA37" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB37" s="19"/>
     </row>
     <row r="38" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="19"/>
-      <c r="B38" s="54" t="s">
+      <c r="B38" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="55"/>
-[...10 lines deleted...]
-      <c r="N38" s="68"/>
+      <c r="C38" s="89"/>
+      <c r="D38" s="89"/>
+      <c r="E38" s="89"/>
+      <c r="F38" s="89"/>
+      <c r="G38" s="89"/>
+      <c r="H38" s="89"/>
+      <c r="I38" s="90"/>
+      <c r="J38" s="84"/>
+      <c r="K38" s="85"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="85"/>
+      <c r="N38" s="85"/>
       <c r="O38" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P38" s="86"/>
-[...2 lines deleted...]
-      <c r="S38" s="88"/>
+      <c r="P38" s="94"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="95"/>
+      <c r="S38" s="96"/>
       <c r="T38" s="23"/>
-      <c r="U38" s="67">
+      <c r="U38" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V38" s="68"/>
-[...3 lines deleted...]
-      <c r="Z38" s="68"/>
+      <c r="V38" s="85"/>
+      <c r="W38" s="85"/>
+      <c r="X38" s="85"/>
+      <c r="Y38" s="85"/>
+      <c r="Z38" s="85"/>
       <c r="AA38" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB38" s="19"/>
     </row>
     <row r="39" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="19"/>
-      <c r="B39" s="54" t="s">
+      <c r="B39" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="55"/>
-[...10 lines deleted...]
-      <c r="N39" s="68"/>
+      <c r="C39" s="89"/>
+      <c r="D39" s="89"/>
+      <c r="E39" s="89"/>
+      <c r="F39" s="89"/>
+      <c r="G39" s="89"/>
+      <c r="H39" s="89"/>
+      <c r="I39" s="90"/>
+      <c r="J39" s="84"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="85"/>
+      <c r="N39" s="85"/>
       <c r="O39" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P39" s="86"/>
-[...2 lines deleted...]
-      <c r="S39" s="88"/>
+      <c r="P39" s="94"/>
+      <c r="Q39" s="95"/>
+      <c r="R39" s="95"/>
+      <c r="S39" s="96"/>
       <c r="T39" s="23"/>
-      <c r="U39" s="67">
+      <c r="U39" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V39" s="68"/>
-[...3 lines deleted...]
-      <c r="Z39" s="68"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="85"/>
+      <c r="X39" s="85"/>
+      <c r="Y39" s="85"/>
+      <c r="Z39" s="85"/>
       <c r="AA39" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB39" s="14"/>
     </row>
     <row r="40" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="19"/>
-      <c r="B40" s="54" t="s">
+      <c r="B40" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="C40" s="55"/>
-[...10 lines deleted...]
-      <c r="N40" s="68"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="89"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="89"/>
+      <c r="G40" s="89"/>
+      <c r="H40" s="89"/>
+      <c r="I40" s="90"/>
+      <c r="J40" s="84"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
       <c r="O40" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P40" s="86"/>
-[...2 lines deleted...]
-      <c r="S40" s="88"/>
+      <c r="P40" s="94"/>
+      <c r="Q40" s="95"/>
+      <c r="R40" s="95"/>
+      <c r="S40" s="96"/>
       <c r="T40" s="23"/>
-      <c r="U40" s="67">
+      <c r="U40" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V40" s="68"/>
-[...3 lines deleted...]
-      <c r="Z40" s="68"/>
+      <c r="V40" s="85"/>
+      <c r="W40" s="85"/>
+      <c r="X40" s="85"/>
+      <c r="Y40" s="85"/>
+      <c r="Z40" s="85"/>
       <c r="AA40" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB40" s="14"/>
     </row>
     <row r="41" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="19"/>
-      <c r="B41" s="54" t="s">
+      <c r="B41" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="55"/>
-[...10 lines deleted...]
-      <c r="N41" s="68"/>
+      <c r="C41" s="89"/>
+      <c r="D41" s="89"/>
+      <c r="E41" s="89"/>
+      <c r="F41" s="89"/>
+      <c r="G41" s="89"/>
+      <c r="H41" s="89"/>
+      <c r="I41" s="90"/>
+      <c r="J41" s="84"/>
+      <c r="K41" s="85"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="85"/>
+      <c r="N41" s="85"/>
       <c r="O41" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P41" s="86"/>
-[...2 lines deleted...]
-      <c r="S41" s="88"/>
+      <c r="P41" s="94"/>
+      <c r="Q41" s="95"/>
+      <c r="R41" s="95"/>
+      <c r="S41" s="96"/>
       <c r="T41" s="23"/>
-      <c r="U41" s="67">
+      <c r="U41" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V41" s="68"/>
-[...3 lines deleted...]
-      <c r="Z41" s="68"/>
+      <c r="V41" s="85"/>
+      <c r="W41" s="85"/>
+      <c r="X41" s="85"/>
+      <c r="Y41" s="85"/>
+      <c r="Z41" s="85"/>
       <c r="AA41" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AB41" s="19"/>
     </row>
     <row r="42" spans="1:39" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A42" s="19"/>
-      <c r="B42" s="77" t="s">
+      <c r="B42" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="C42" s="78"/>
-[...10 lines deleted...]
-      <c r="N42" s="68"/>
+      <c r="C42" s="101"/>
+      <c r="D42" s="101"/>
+      <c r="E42" s="101"/>
+      <c r="F42" s="101"/>
+      <c r="G42" s="101"/>
+      <c r="H42" s="101"/>
+      <c r="I42" s="102"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="85"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="85"/>
+      <c r="N42" s="85"/>
       <c r="O42" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P42" s="89"/>
-[...2 lines deleted...]
-      <c r="S42" s="91"/>
+      <c r="P42" s="97"/>
+      <c r="Q42" s="98"/>
+      <c r="R42" s="98"/>
+      <c r="S42" s="99"/>
       <c r="T42" s="23"/>
-      <c r="U42" s="67">
+      <c r="U42" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V42" s="68"/>
-[...3 lines deleted...]
-      <c r="Z42" s="68"/>
+      <c r="V42" s="85"/>
+      <c r="W42" s="85"/>
+      <c r="X42" s="85"/>
+      <c r="Y42" s="85"/>
+      <c r="Z42" s="85"/>
       <c r="AA42" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AB42" s="19"/>
     </row>
     <row r="43" spans="1:39" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A43" s="19"/>
-      <c r="B43" s="80" t="s">
+      <c r="B43" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="C43" s="81"/>
-[...6 lines deleted...]
-      <c r="J43" s="75">
+      <c r="C43" s="104"/>
+      <c r="D43" s="104"/>
+      <c r="E43" s="104"/>
+      <c r="F43" s="104"/>
+      <c r="G43" s="104"/>
+      <c r="H43" s="104"/>
+      <c r="I43" s="105"/>
+      <c r="J43" s="106">
         <f>SUM(J31:N42)</f>
         <v>0</v>
       </c>
-      <c r="K43" s="76"/>
-[...2 lines deleted...]
-      <c r="N43" s="76"/>
+      <c r="K43" s="107"/>
+      <c r="L43" s="107"/>
+      <c r="M43" s="107"/>
+      <c r="N43" s="107"/>
       <c r="O43" s="25" t="s">
         <v>29</v>
       </c>
       <c r="P43" s="26"/>
       <c r="Q43" s="27"/>
       <c r="R43" s="28"/>
       <c r="S43" s="29"/>
       <c r="T43" s="28"/>
-      <c r="U43" s="75">
+      <c r="U43" s="106">
         <f>SUM(U31:Z42)</f>
         <v>0</v>
       </c>
-      <c r="V43" s="76"/>
-[...3 lines deleted...]
-      <c r="Z43" s="76"/>
+      <c r="V43" s="107"/>
+      <c r="W43" s="107"/>
+      <c r="X43" s="107"/>
+      <c r="Y43" s="107"/>
+      <c r="Z43" s="107"/>
       <c r="AA43" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AB43" s="19"/>
     </row>
     <row r="44" spans="1:39" x14ac:dyDescent="0.4">
       <c r="A44" s="19"/>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="19"/>
       <c r="O44" s="19"/>
       <c r="P44" s="19"/>
       <c r="Q44" s="19"/>
       <c r="R44" s="19"/>
       <c r="S44" s="19"/>
       <c r="T44" s="19"/>
       <c r="U44" s="19"/>
       <c r="V44" s="19"/>
       <c r="W44" s="19"/>
       <c r="X44" s="19"/>
       <c r="Y44" s="19"/>
       <c r="Z44" s="19"/>
       <c r="AA44" s="19"/>
       <c r="AB44" s="19"/>
     </row>
     <row r="45" spans="1:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="19"/>
-      <c r="B45" s="60" t="s">
-[...26 lines deleted...]
-      <c r="AA45" s="60"/>
+      <c r="B45" s="113" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="113"/>
+      <c r="D45" s="113"/>
+      <c r="E45" s="113"/>
+      <c r="F45" s="113"/>
+      <c r="G45" s="113"/>
+      <c r="H45" s="113"/>
+      <c r="I45" s="113"/>
+      <c r="J45" s="113"/>
+      <c r="K45" s="113"/>
+      <c r="L45" s="113"/>
+      <c r="M45" s="113"/>
+      <c r="N45" s="113"/>
+      <c r="O45" s="113"/>
+      <c r="P45" s="113"/>
+      <c r="Q45" s="113"/>
+      <c r="R45" s="113"/>
+      <c r="S45" s="113"/>
+      <c r="T45" s="59"/>
+      <c r="U45" s="113"/>
+      <c r="V45" s="113"/>
+      <c r="W45" s="113"/>
+      <c r="X45" s="113"/>
+      <c r="Y45" s="113"/>
+      <c r="Z45" s="113"/>
+      <c r="AA45" s="113"/>
       <c r="AB45" s="19"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
       <c r="AL45" s="5"/>
       <c r="AM45" s="5"/>
     </row>
     <row r="46" spans="1:39" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="19"/>
-      <c r="B46" s="57" t="s">
-[...17 lines deleted...]
-      <c r="R46" s="58"/>
+      <c r="B46" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="64"/>
+      <c r="K46" s="65"/>
+      <c r="L46" s="63"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="64"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="64"/>
+      <c r="Q46" s="64"/>
+      <c r="R46" s="64"/>
       <c r="S46" s="35" t="s">
         <v>29</v>
       </c>
       <c r="T46" s="13"/>
       <c r="U46" s="36"/>
       <c r="V46" s="14"/>
       <c r="W46" s="14"/>
       <c r="X46" s="14"/>
       <c r="Y46" s="14"/>
       <c r="Z46" s="14"/>
       <c r="AA46" s="14"/>
       <c r="AB46" s="19"/>
       <c r="AF46" s="5"/>
       <c r="AG46" s="5"/>
       <c r="AH46" s="5"/>
       <c r="AI46" s="5"/>
       <c r="AJ46" s="5"/>
       <c r="AK46" s="5"/>
       <c r="AL46" s="5"/>
       <c r="AM46" s="5"/>
     </row>
     <row r="47" spans="1:39" x14ac:dyDescent="0.4">
       <c r="A47" s="19"/>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
@@ -4741,318 +4708,318 @@
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="14"/>
       <c r="O49" s="14"/>
       <c r="P49" s="14"/>
       <c r="Q49" s="14"/>
       <c r="R49" s="14"/>
       <c r="S49" s="14"/>
       <c r="T49" s="14"/>
       <c r="U49" s="14"/>
       <c r="V49" s="14"/>
       <c r="W49" s="14"/>
       <c r="X49" s="14"/>
       <c r="Y49" s="14"/>
       <c r="Z49" s="14"/>
       <c r="AA49" s="14"/>
       <c r="AB49" s="14"/>
     </row>
     <row r="50" spans="1:28" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="19"/>
-      <c r="B50" s="57" t="s">
+      <c r="B50" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="C50" s="58"/>
-[...15 lines deleted...]
-      <c r="Q50" s="59"/>
+      <c r="C50" s="64"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="64"/>
+      <c r="H50" s="64"/>
+      <c r="I50" s="64"/>
+      <c r="J50" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="K50" s="64"/>
+      <c r="L50" s="64"/>
+      <c r="M50" s="64"/>
+      <c r="N50" s="64"/>
+      <c r="O50" s="64"/>
+      <c r="P50" s="64"/>
+      <c r="Q50" s="65"/>
       <c r="R50" s="14"/>
       <c r="S50" s="14"/>
       <c r="T50" s="14"/>
       <c r="U50" s="14"/>
       <c r="V50" s="14"/>
       <c r="W50" s="14"/>
       <c r="X50" s="14"/>
       <c r="Y50" s="14"/>
       <c r="Z50" s="14"/>
       <c r="AA50" s="14"/>
       <c r="AB50" s="19"/>
     </row>
     <row r="51" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="19"/>
-      <c r="B51" s="57" t="s">
-[...9 lines deleted...]
-      <c r="J51" s="67">
+      <c r="B51" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="64"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="64"/>
+      <c r="H51" s="64"/>
+      <c r="I51" s="64"/>
+      <c r="J51" s="84">
         <v>0</v>
       </c>
-      <c r="K51" s="68"/>
-[...4 lines deleted...]
-      <c r="P51" s="68"/>
+      <c r="K51" s="85"/>
+      <c r="L51" s="85"/>
+      <c r="M51" s="85"/>
+      <c r="N51" s="85"/>
+      <c r="O51" s="85"/>
+      <c r="P51" s="85"/>
       <c r="Q51" s="35" t="s">
         <v>5</v>
       </c>
       <c r="R51" s="37"/>
       <c r="S51" s="37"/>
       <c r="T51" s="37"/>
       <c r="U51" s="37"/>
       <c r="V51" s="37"/>
       <c r="W51" s="37"/>
       <c r="X51" s="37"/>
       <c r="Y51" s="37"/>
       <c r="Z51" s="37"/>
       <c r="AA51" s="37"/>
       <c r="AB51" s="19"/>
     </row>
     <row r="52" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A52" s="14"/>
-      <c r="B52" s="69" t="s">
-[...9 lines deleted...]
-      <c r="J52" s="71">
+      <c r="B52" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="110"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="110"/>
+      <c r="F52" s="110"/>
+      <c r="G52" s="110"/>
+      <c r="H52" s="110"/>
+      <c r="I52" s="110"/>
+      <c r="J52" s="111">
         <v>0</v>
       </c>
-      <c r="K52" s="72"/>
-[...4 lines deleted...]
-      <c r="P52" s="72"/>
+      <c r="K52" s="112"/>
+      <c r="L52" s="112"/>
+      <c r="M52" s="112"/>
+      <c r="N52" s="112"/>
+      <c r="O52" s="112"/>
+      <c r="P52" s="112"/>
       <c r="Q52" s="38" t="s">
         <v>5</v>
       </c>
       <c r="R52" s="37"/>
       <c r="S52" s="37"/>
       <c r="T52" s="37"/>
       <c r="U52" s="37"/>
       <c r="V52" s="37"/>
       <c r="W52" s="37"/>
       <c r="X52" s="37"/>
       <c r="Y52" s="37"/>
       <c r="Z52" s="37"/>
       <c r="AA52" s="37"/>
       <c r="AB52" s="19"/>
     </row>
     <row r="53" spans="1:28" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A53" s="14"/>
-      <c r="B53" s="73" t="s">
+      <c r="B53" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="C53" s="74"/>
-[...6 lines deleted...]
-      <c r="J53" s="75">
+      <c r="C53" s="70"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="70"/>
+      <c r="F53" s="70"/>
+      <c r="G53" s="70"/>
+      <c r="H53" s="70"/>
+      <c r="I53" s="70"/>
+      <c r="J53" s="106">
         <f>SUM(J51:P52)</f>
         <v>0</v>
       </c>
-      <c r="K53" s="76"/>
-[...4 lines deleted...]
-      <c r="P53" s="76"/>
+      <c r="K53" s="107"/>
+      <c r="L53" s="107"/>
+      <c r="M53" s="107"/>
+      <c r="N53" s="107"/>
+      <c r="O53" s="107"/>
+      <c r="P53" s="107"/>
       <c r="Q53" s="39" t="s">
         <v>5</v>
       </c>
       <c r="R53" s="37"/>
       <c r="S53" s="37"/>
       <c r="T53" s="37"/>
       <c r="U53" s="37"/>
       <c r="V53" s="37"/>
       <c r="W53" s="37"/>
       <c r="X53" s="37"/>
       <c r="Y53" s="37"/>
       <c r="Z53" s="37"/>
       <c r="AA53" s="37"/>
       <c r="AB53" s="19"/>
     </row>
     <row r="54" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A54" s="14"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="19"/>
       <c r="M54" s="19"/>
       <c r="N54" s="19"/>
       <c r="O54" s="19"/>
       <c r="P54" s="19"/>
       <c r="Q54" s="19"/>
       <c r="R54" s="19"/>
       <c r="S54" s="19"/>
       <c r="T54" s="19"/>
       <c r="U54" s="19"/>
       <c r="V54" s="19"/>
       <c r="W54" s="19"/>
       <c r="X54" s="19"/>
       <c r="Y54" s="19"/>
       <c r="Z54" s="19"/>
       <c r="AA54" s="19"/>
       <c r="AB54" s="19"/>
     </row>
     <row r="55" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A55" s="15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C55" s="14"/>
       <c r="D55" s="14"/>
       <c r="E55" s="14"/>
       <c r="F55" s="14"/>
       <c r="G55" s="14"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
       <c r="N55" s="14"/>
       <c r="O55" s="14"/>
       <c r="P55" s="14"/>
       <c r="Q55" s="14"/>
       <c r="R55" s="14"/>
       <c r="S55" s="14"/>
       <c r="T55" s="14"/>
       <c r="U55" s="14"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
       <c r="AB55" s="19"/>
     </row>
     <row r="56" spans="1:28" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="19"/>
-      <c r="B56" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA56" s="61"/>
+      <c r="B56" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" s="59"/>
+      <c r="D56" s="59"/>
+      <c r="E56" s="59"/>
+      <c r="F56" s="59"/>
+      <c r="G56" s="59"/>
+      <c r="H56" s="59"/>
+      <c r="I56" s="59"/>
+      <c r="J56" s="59"/>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="59"/>
+      <c r="N56" s="59"/>
+      <c r="O56" s="59"/>
+      <c r="P56" s="59"/>
+      <c r="Q56" s="59"/>
+      <c r="R56" s="59"/>
+      <c r="S56" s="59"/>
+      <c r="T56" s="59"/>
+      <c r="U56" s="59"/>
+      <c r="V56" s="59"/>
+      <c r="W56" s="59"/>
+      <c r="X56" s="59"/>
+      <c r="Y56" s="59"/>
+      <c r="Z56" s="59"/>
+      <c r="AA56" s="59"/>
       <c r="AB56" s="19"/>
     </row>
     <row r="57" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A57" s="19"/>
-      <c r="B57" s="62" t="s">
+      <c r="B57" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="C57" s="63"/>
-[...4 lines deleted...]
-      <c r="H57" s="62" t="s">
+      <c r="C57" s="55"/>
+      <c r="D57" s="55"/>
+      <c r="E57" s="55"/>
+      <c r="F57" s="55"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="I57" s="63"/>
-[...4 lines deleted...]
-      <c r="N57" s="62" t="s">
+      <c r="I57" s="55"/>
+      <c r="J57" s="55"/>
+      <c r="K57" s="55"/>
+      <c r="L57" s="55"/>
+      <c r="M57" s="56"/>
+      <c r="N57" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="O57" s="63"/>
-[...11 lines deleted...]
-      <c r="AA57" s="64"/>
+      <c r="O57" s="55"/>
+      <c r="P57" s="55"/>
+      <c r="Q57" s="55"/>
+      <c r="R57" s="55"/>
+      <c r="S57" s="55"/>
+      <c r="T57" s="55"/>
+      <c r="U57" s="55"/>
+      <c r="V57" s="55"/>
+      <c r="W57" s="55"/>
+      <c r="X57" s="55"/>
+      <c r="Y57" s="55"/>
+      <c r="Z57" s="55"/>
+      <c r="AA57" s="56"/>
       <c r="AB57" s="19"/>
     </row>
     <row r="58" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A58" s="19"/>
       <c r="B58" s="40"/>
       <c r="C58" s="19"/>
       <c r="D58" s="19"/>
       <c r="E58" s="19"/>
       <c r="F58" s="19"/>
       <c r="G58" s="19"/>
       <c r="H58" s="41"/>
       <c r="I58" s="42"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="L58" s="42"/>
       <c r="M58" s="43" t="s">
         <v>29</v>
       </c>
       <c r="N58" s="41"/>
       <c r="O58" s="19"/>
       <c r="P58" s="19"/>
       <c r="Q58" s="19"/>
       <c r="R58" s="19"/>
       <c r="S58" s="19"/>
       <c r="T58" s="19"/>
@@ -5435,83 +5402,83 @@
       <c r="G71" s="51"/>
       <c r="H71" s="52"/>
       <c r="I71" s="53"/>
       <c r="J71" s="53"/>
       <c r="K71" s="53"/>
       <c r="L71" s="53"/>
       <c r="M71" s="44"/>
       <c r="N71" s="49"/>
       <c r="O71" s="50"/>
       <c r="P71" s="50"/>
       <c r="Q71" s="50"/>
       <c r="R71" s="50"/>
       <c r="S71" s="50"/>
       <c r="T71" s="50"/>
       <c r="U71" s="50"/>
       <c r="V71" s="50"/>
       <c r="W71" s="50"/>
       <c r="X71" s="50"/>
       <c r="Y71" s="50"/>
       <c r="Z71" s="50"/>
       <c r="AA71" s="51"/>
       <c r="AB71" s="19"/>
     </row>
     <row r="72" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A72" s="19"/>
-      <c r="B72" s="62" t="s">
+      <c r="B72" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="C72" s="63"/>
-[...4 lines deleted...]
-      <c r="H72" s="65">
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="56"/>
+      <c r="H72" s="57">
         <f>SUM(H59:L71)</f>
         <v>0</v>
       </c>
-      <c r="I72" s="66"/>
-[...2 lines deleted...]
-      <c r="L72" s="66"/>
+      <c r="I72" s="58"/>
+      <c r="J72" s="58"/>
+      <c r="K72" s="58"/>
+      <c r="L72" s="58"/>
       <c r="M72" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="N72" s="62"/>
-[...12 lines deleted...]
-      <c r="AA72" s="64"/>
+      <c r="N72" s="54"/>
+      <c r="O72" s="55"/>
+      <c r="P72" s="55"/>
+      <c r="Q72" s="55"/>
+      <c r="R72" s="55"/>
+      <c r="S72" s="55"/>
+      <c r="T72" s="55"/>
+      <c r="U72" s="55"/>
+      <c r="V72" s="55"/>
+      <c r="W72" s="55"/>
+      <c r="X72" s="55"/>
+      <c r="Y72" s="55"/>
+      <c r="Z72" s="55"/>
+      <c r="AA72" s="56"/>
       <c r="AB72" s="19"/>
     </row>
     <row r="73" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A73" s="19"/>
       <c r="B73" s="19" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="19"/>
       <c r="D73" s="19"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="19"/>
       <c r="K73" s="19"/>
       <c r="L73" s="19"/>
       <c r="M73" s="19"/>
       <c r="N73" s="19"/>
       <c r="O73" s="19"/>
       <c r="P73" s="19"/>
       <c r="Q73" s="19"/>
       <c r="R73" s="19"/>
       <c r="S73" s="19"/>
       <c r="T73" s="19"/>
@@ -5534,114 +5501,114 @@
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
       <c r="I74" s="19"/>
       <c r="J74" s="19"/>
       <c r="K74" s="19"/>
       <c r="L74" s="19"/>
       <c r="M74" s="19"/>
       <c r="N74" s="19"/>
       <c r="O74" s="19"/>
       <c r="P74" s="19"/>
       <c r="Q74" s="19"/>
       <c r="R74" s="19"/>
       <c r="S74" s="19"/>
       <c r="T74" s="19"/>
       <c r="U74" s="19"/>
       <c r="V74" s="19"/>
       <c r="W74" s="19"/>
       <c r="X74" s="19"/>
       <c r="Y74" s="19"/>
       <c r="Z74" s="19"/>
       <c r="AA74" s="19"/>
       <c r="AB74" s="19"/>
     </row>
     <row r="75" spans="1:28" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="19"/>
-      <c r="B75" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA75" s="61"/>
+      <c r="B75" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="59"/>
+      <c r="N75" s="59"/>
+      <c r="O75" s="59"/>
+      <c r="P75" s="59"/>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="59"/>
+      <c r="V75" s="59"/>
+      <c r="W75" s="59"/>
+      <c r="X75" s="59"/>
+      <c r="Y75" s="59"/>
+      <c r="Z75" s="59"/>
+      <c r="AA75" s="59"/>
       <c r="AB75" s="19"/>
     </row>
     <row r="76" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A76" s="19"/>
-      <c r="B76" s="62" t="s">
+      <c r="B76" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="C76" s="63"/>
-[...4 lines deleted...]
-      <c r="H76" s="62" t="s">
+      <c r="C76" s="55"/>
+      <c r="D76" s="55"/>
+      <c r="E76" s="55"/>
+      <c r="F76" s="55"/>
+      <c r="G76" s="56"/>
+      <c r="H76" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="I76" s="63"/>
-[...4 lines deleted...]
-      <c r="N76" s="62" t="s">
+      <c r="I76" s="55"/>
+      <c r="J76" s="55"/>
+      <c r="K76" s="55"/>
+      <c r="L76" s="55"/>
+      <c r="M76" s="56"/>
+      <c r="N76" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="O76" s="63"/>
-[...11 lines deleted...]
-      <c r="AA76" s="64"/>
+      <c r="O76" s="55"/>
+      <c r="P76" s="55"/>
+      <c r="Q76" s="55"/>
+      <c r="R76" s="55"/>
+      <c r="S76" s="55"/>
+      <c r="T76" s="55"/>
+      <c r="U76" s="55"/>
+      <c r="V76" s="55"/>
+      <c r="W76" s="55"/>
+      <c r="X76" s="55"/>
+      <c r="Y76" s="55"/>
+      <c r="Z76" s="55"/>
+      <c r="AA76" s="56"/>
       <c r="AB76" s="19"/>
     </row>
     <row r="77" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A77" s="19"/>
       <c r="B77" s="40"/>
       <c r="C77" s="19"/>
       <c r="D77" s="19"/>
       <c r="E77" s="19"/>
       <c r="F77" s="19"/>
       <c r="G77" s="19"/>
       <c r="H77" s="41"/>
       <c r="I77" s="42"/>
       <c r="J77" s="42"/>
       <c r="K77" s="42"/>
       <c r="L77" s="42"/>
       <c r="M77" s="43" t="s">
         <v>29</v>
       </c>
       <c r="N77" s="41"/>
       <c r="O77" s="19"/>
       <c r="P77" s="19"/>
       <c r="Q77" s="19"/>
       <c r="R77" s="19"/>
       <c r="S77" s="19"/>
       <c r="T77" s="19"/>
@@ -6024,328 +5991,328 @@
       <c r="G90" s="51"/>
       <c r="H90" s="52"/>
       <c r="I90" s="53"/>
       <c r="J90" s="53"/>
       <c r="K90" s="53"/>
       <c r="L90" s="53"/>
       <c r="M90" s="44"/>
       <c r="N90" s="49"/>
       <c r="O90" s="50"/>
       <c r="P90" s="50"/>
       <c r="Q90" s="50"/>
       <c r="R90" s="50"/>
       <c r="S90" s="50"/>
       <c r="T90" s="50"/>
       <c r="U90" s="50"/>
       <c r="V90" s="50"/>
       <c r="W90" s="50"/>
       <c r="X90" s="50"/>
       <c r="Y90" s="50"/>
       <c r="Z90" s="50"/>
       <c r="AA90" s="51"/>
       <c r="AB90" s="19"/>
     </row>
     <row r="91" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A91" s="19"/>
-      <c r="B91" s="62" t="s">
+      <c r="B91" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="C91" s="63"/>
-[...4 lines deleted...]
-      <c r="H91" s="65">
+      <c r="C91" s="55"/>
+      <c r="D91" s="55"/>
+      <c r="E91" s="55"/>
+      <c r="F91" s="55"/>
+      <c r="G91" s="56"/>
+      <c r="H91" s="57">
         <f>SUM(H78:L90)</f>
         <v>0</v>
       </c>
-      <c r="I91" s="66"/>
-[...2 lines deleted...]
-      <c r="L91" s="66"/>
+      <c r="I91" s="58"/>
+      <c r="J91" s="58"/>
+      <c r="K91" s="58"/>
+      <c r="L91" s="58"/>
       <c r="M91" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="N91" s="62"/>
-[...12 lines deleted...]
-      <c r="AA91" s="64"/>
+      <c r="N91" s="54"/>
+      <c r="O91" s="55"/>
+      <c r="P91" s="55"/>
+      <c r="Q91" s="55"/>
+      <c r="R91" s="55"/>
+      <c r="S91" s="55"/>
+      <c r="T91" s="55"/>
+      <c r="U91" s="55"/>
+      <c r="V91" s="55"/>
+      <c r="W91" s="55"/>
+      <c r="X91" s="55"/>
+      <c r="Y91" s="55"/>
+      <c r="Z91" s="55"/>
+      <c r="AA91" s="56"/>
       <c r="AB91" s="19"/>
     </row>
     <row r="92" spans="1:28" x14ac:dyDescent="0.4">
       <c r="A92" s="19"/>
       <c r="B92" s="19" t="s">
         <v>36</v>
       </c>
       <c r="C92" s="19"/>
       <c r="D92" s="19"/>
       <c r="E92" s="19"/>
       <c r="F92" s="19"/>
       <c r="G92" s="19"/>
       <c r="H92" s="19"/>
       <c r="I92" s="19"/>
       <c r="J92" s="19"/>
       <c r="K92" s="19"/>
       <c r="L92" s="19"/>
       <c r="M92" s="19"/>
       <c r="N92" s="19"/>
       <c r="O92" s="19"/>
       <c r="P92" s="19"/>
       <c r="Q92" s="19"/>
       <c r="R92" s="19"/>
       <c r="S92" s="19"/>
       <c r="T92" s="19"/>
       <c r="U92" s="19"/>
       <c r="V92" s="19"/>
       <c r="W92" s="19"/>
       <c r="X92" s="19"/>
       <c r="Y92" s="19"/>
       <c r="Z92" s="19"/>
       <c r="AA92" s="19"/>
       <c r="AB92" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="209">
-    <mergeCell ref="B89:G89"/>
-[...65 lines deleted...]
-    <mergeCell ref="W9:Z9"/>
+    <mergeCell ref="N63:AA63"/>
+    <mergeCell ref="N66:AA66"/>
+    <mergeCell ref="B67:G67"/>
+    <mergeCell ref="H67:L67"/>
+    <mergeCell ref="N67:AA67"/>
+    <mergeCell ref="B31:I31"/>
+    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="B34:I34"/>
+    <mergeCell ref="B35:I35"/>
+    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="B66:G66"/>
+    <mergeCell ref="H66:L66"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="H60:L60"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="H64:L64"/>
+    <mergeCell ref="B50:I50"/>
+    <mergeCell ref="J50:Q50"/>
+    <mergeCell ref="B45:AA45"/>
+    <mergeCell ref="B46:K46"/>
+    <mergeCell ref="L46:R46"/>
+    <mergeCell ref="N64:AA64"/>
+    <mergeCell ref="B72:G72"/>
+    <mergeCell ref="H72:L72"/>
+    <mergeCell ref="N72:AA72"/>
+    <mergeCell ref="N70:AA70"/>
+    <mergeCell ref="B71:G71"/>
+    <mergeCell ref="H71:L71"/>
+    <mergeCell ref="N71:AA71"/>
+    <mergeCell ref="N68:AA68"/>
+    <mergeCell ref="N69:AA69"/>
+    <mergeCell ref="B70:G70"/>
+    <mergeCell ref="H70:L70"/>
+    <mergeCell ref="B68:G68"/>
+    <mergeCell ref="H68:L68"/>
+    <mergeCell ref="B69:G69"/>
+    <mergeCell ref="H69:L69"/>
+    <mergeCell ref="B65:G65"/>
+    <mergeCell ref="H65:L65"/>
+    <mergeCell ref="N65:AA65"/>
+    <mergeCell ref="B59:G59"/>
+    <mergeCell ref="H59:L59"/>
+    <mergeCell ref="N59:AA59"/>
+    <mergeCell ref="B51:I51"/>
+    <mergeCell ref="J51:P51"/>
+    <mergeCell ref="B52:I52"/>
+    <mergeCell ref="J52:P52"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="J53:P53"/>
+    <mergeCell ref="B56:AA56"/>
+    <mergeCell ref="N60:AA60"/>
+    <mergeCell ref="B61:G61"/>
+    <mergeCell ref="H61:L61"/>
+    <mergeCell ref="N61:AA61"/>
+    <mergeCell ref="B57:G57"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="H62:L62"/>
+    <mergeCell ref="N62:AA62"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="H63:L63"/>
+    <mergeCell ref="H57:M57"/>
+    <mergeCell ref="B41:I41"/>
+    <mergeCell ref="J42:N42"/>
+    <mergeCell ref="U42:Z42"/>
+    <mergeCell ref="N57:AA57"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="J39:N39"/>
+    <mergeCell ref="U39:Z39"/>
+    <mergeCell ref="J40:N40"/>
+    <mergeCell ref="U40:Z40"/>
+    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="B43:I43"/>
+    <mergeCell ref="J43:N43"/>
+    <mergeCell ref="U43:Z43"/>
+    <mergeCell ref="B30:I30"/>
+    <mergeCell ref="J30:O30"/>
+    <mergeCell ref="P30:S30"/>
+    <mergeCell ref="U30:AA30"/>
+    <mergeCell ref="J37:N37"/>
+    <mergeCell ref="U37:Z37"/>
+    <mergeCell ref="J38:N38"/>
+    <mergeCell ref="U38:Z38"/>
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="U35:Z35"/>
+    <mergeCell ref="J36:N36"/>
+    <mergeCell ref="U36:Z36"/>
+    <mergeCell ref="J33:N33"/>
+    <mergeCell ref="U33:Z33"/>
+    <mergeCell ref="J34:N34"/>
+    <mergeCell ref="U34:Z34"/>
+    <mergeCell ref="B32:I32"/>
+    <mergeCell ref="J31:N31"/>
+    <mergeCell ref="P31:S42"/>
+    <mergeCell ref="U31:Z31"/>
+    <mergeCell ref="J32:N32"/>
+    <mergeCell ref="U32:Z32"/>
+    <mergeCell ref="J41:N41"/>
+    <mergeCell ref="U41:Z41"/>
+    <mergeCell ref="U20:Z20"/>
+    <mergeCell ref="B21:I21"/>
+    <mergeCell ref="J21:N21"/>
+    <mergeCell ref="U21:Z21"/>
+    <mergeCell ref="B29:AA29"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="J26:N26"/>
+    <mergeCell ref="U26:Z26"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="J27:N27"/>
+    <mergeCell ref="U27:Z27"/>
+    <mergeCell ref="B24:I24"/>
+    <mergeCell ref="J24:N24"/>
+    <mergeCell ref="U24:Z24"/>
+    <mergeCell ref="B25:I25"/>
+    <mergeCell ref="J25:N25"/>
+    <mergeCell ref="U25:Z25"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="J18:N18"/>
     <mergeCell ref="U18:Z18"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="J19:N19"/>
     <mergeCell ref="U19:Z19"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="J15:N15"/>
     <mergeCell ref="P15:S26"/>
     <mergeCell ref="U15:Z15"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="J16:N16"/>
     <mergeCell ref="U16:Z16"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="J17:N17"/>
     <mergeCell ref="U17:Z17"/>
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="J22:N22"/>
     <mergeCell ref="U22:Z22"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="J23:N23"/>
     <mergeCell ref="U23:Z23"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="J20:N20"/>
-    <mergeCell ref="U20:Z20"/>
-[...116 lines deleted...]
-    <mergeCell ref="N64:AA64"/>
+    <mergeCell ref="B10:AA10"/>
+    <mergeCell ref="B13:AA13"/>
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="P14:S14"/>
+    <mergeCell ref="U14:AA14"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="L9:O9"/>
+    <mergeCell ref="Q9:U9"/>
+    <mergeCell ref="W9:Z9"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="R4:AA4"/>
+    <mergeCell ref="R5:AA5"/>
+    <mergeCell ref="B7:E8"/>
+    <mergeCell ref="F7:K8"/>
+    <mergeCell ref="L7:P8"/>
+    <mergeCell ref="Q7:V8"/>
+    <mergeCell ref="W7:AA8"/>
+    <mergeCell ref="B75:AA75"/>
+    <mergeCell ref="B76:G76"/>
+    <mergeCell ref="H76:M76"/>
+    <mergeCell ref="N76:AA76"/>
+    <mergeCell ref="B78:G78"/>
+    <mergeCell ref="H78:L78"/>
+    <mergeCell ref="N78:AA78"/>
+    <mergeCell ref="B79:G79"/>
+    <mergeCell ref="H79:L79"/>
+    <mergeCell ref="N79:AA79"/>
+    <mergeCell ref="B80:G80"/>
+    <mergeCell ref="H80:L80"/>
+    <mergeCell ref="N80:AA80"/>
+    <mergeCell ref="B81:G81"/>
+    <mergeCell ref="H81:L81"/>
+    <mergeCell ref="N81:AA81"/>
+    <mergeCell ref="B82:G82"/>
+    <mergeCell ref="H82:L82"/>
+    <mergeCell ref="N82:AA82"/>
+    <mergeCell ref="B83:G83"/>
+    <mergeCell ref="H83:L83"/>
+    <mergeCell ref="N83:AA83"/>
+    <mergeCell ref="B84:G84"/>
+    <mergeCell ref="H84:L84"/>
+    <mergeCell ref="N84:AA84"/>
+    <mergeCell ref="B85:G85"/>
+    <mergeCell ref="H85:L85"/>
+    <mergeCell ref="N85:AA85"/>
+    <mergeCell ref="B86:G86"/>
+    <mergeCell ref="H86:L86"/>
+    <mergeCell ref="N86:AA86"/>
+    <mergeCell ref="B87:G87"/>
+    <mergeCell ref="H87:L87"/>
+    <mergeCell ref="N87:AA87"/>
+    <mergeCell ref="B88:G88"/>
+    <mergeCell ref="H88:L88"/>
+    <mergeCell ref="N88:AA88"/>
+    <mergeCell ref="B89:G89"/>
+    <mergeCell ref="H89:L89"/>
+    <mergeCell ref="N89:AA89"/>
+    <mergeCell ref="B90:G90"/>
+    <mergeCell ref="H90:L90"/>
+    <mergeCell ref="N90:AA90"/>
+    <mergeCell ref="B91:G91"/>
+    <mergeCell ref="H91:L91"/>
+    <mergeCell ref="N91:AA91"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B59:G71 B78:G90" xr:uid="{AD2CD5EB-B225-4905-AB30-03C3B365320F}">
       <formula1>$AF$18:$AF$31</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52CE03CF-E32A-4DB3-B8E4-3EC03464D8CE}">
   <dimension ref="A1:AM92"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="87" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
@@ -7097,363 +7064,363 @@
     <col min="15885" max="15887" width="3.25" customWidth="1"/>
     <col min="15888" max="15888" width="4.25" customWidth="1"/>
     <col min="15889" max="15895" width="3.25" customWidth="1"/>
     <col min="15896" max="15896" width="4.25" customWidth="1"/>
     <col min="15897" max="15897" width="5.375" customWidth="1"/>
     <col min="15898" max="15898" width="3.75" customWidth="1"/>
     <col min="15899" max="15899" width="4.75" customWidth="1"/>
     <col min="15900" max="15900" width="3.75" customWidth="1"/>
     <col min="15901" max="15901" width="7.375" customWidth="1"/>
     <col min="15902" max="15907" width="3.75" customWidth="1"/>
     <col min="16131" max="16131" width="4.25" customWidth="1"/>
     <col min="16132" max="16140" width="3.125" customWidth="1"/>
     <col min="16141" max="16143" width="3.25" customWidth="1"/>
     <col min="16144" max="16144" width="4.25" customWidth="1"/>
     <col min="16145" max="16151" width="3.25" customWidth="1"/>
     <col min="16152" max="16152" width="4.25" customWidth="1"/>
     <col min="16153" max="16153" width="5.375" customWidth="1"/>
     <col min="16154" max="16154" width="3.75" customWidth="1"/>
     <col min="16155" max="16155" width="4.75" customWidth="1"/>
     <col min="16156" max="16156" width="3.75" customWidth="1"/>
     <col min="16157" max="16157" width="7.375" customWidth="1"/>
     <col min="16158" max="16163" width="3.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="99" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="94"/>
+      <c r="A1" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="81"/>
     </row>
     <row r="2" spans="1:33" s="1" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="101"/>
-[...25 lines deleted...]
-      <c r="AB2" s="101"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
     </row>
     <row r="3" spans="1:33" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
     </row>
     <row r="4" spans="1:33" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
-      <c r="R4" s="57" t="s">
+      <c r="R4" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="S4" s="58"/>
-[...7 lines deleted...]
-      <c r="AA4" s="59"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="65"/>
       <c r="AB4" s="3"/>
     </row>
     <row r="5" spans="1:33" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
-      <c r="R5" s="114"/>
-[...8 lines deleted...]
-      <c r="AA5" s="116"/>
+      <c r="R5" s="119"/>
+      <c r="S5" s="120"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="120"/>
+      <c r="V5" s="120"/>
+      <c r="W5" s="120"/>
+      <c r="X5" s="120"/>
+      <c r="Y5" s="120"/>
+      <c r="Z5" s="120"/>
+      <c r="AA5" s="121"/>
       <c r="AB5" s="3"/>
     </row>
     <row r="6" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="14"/>
       <c r="B6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
       <c r="S6" s="14"/>
       <c r="T6" s="14"/>
       <c r="U6" s="14"/>
       <c r="V6" s="14"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="14"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="14"/>
     </row>
     <row r="7" spans="1:33" s="1" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="14"/>
-      <c r="B7" s="102"/>
-[...11 lines deleted...]
-      <c r="L7" s="106" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="72" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="M7" s="103"/>
-[...3 lines deleted...]
-      <c r="Q7" s="106" t="s">
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="103"/>
-[...4 lines deleted...]
-      <c r="W7" s="107" t="s">
+      <c r="R7" s="67"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="X7" s="108"/>
-[...2 lines deleted...]
-      <c r="AA7" s="110"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="75"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="76"/>
       <c r="AB7" s="4"/>
-      <c r="AC7" s="94"/>
+      <c r="AC7" s="81"/>
     </row>
     <row r="8" spans="1:33" s="1" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A8" s="14"/>
-      <c r="B8" s="73"/>
-[...24 lines deleted...]
-      <c r="AA8" s="113"/>
+      <c r="B8" s="69"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70"/>
+      <c r="O8" s="70"/>
+      <c r="P8" s="71"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="70"/>
+      <c r="S8" s="70"/>
+      <c r="T8" s="70"/>
+      <c r="U8" s="70"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="77"/>
+      <c r="X8" s="78"/>
+      <c r="Y8" s="78"/>
+      <c r="Z8" s="78"/>
+      <c r="AA8" s="79"/>
       <c r="AB8" s="4"/>
-      <c r="AC8" s="94"/>
+      <c r="AC8" s="81"/>
     </row>
     <row r="9" spans="1:33" s="1" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A9" s="14"/>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="58"/>
-[...2 lines deleted...]
-      <c r="F9" s="95">
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="82">
         <f>+U43</f>
         <v>0</v>
       </c>
-      <c r="G9" s="96"/>
-[...2 lines deleted...]
-      <c r="J9" s="96"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
       <c r="K9" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="L9" s="67">
+      <c r="L9" s="84">
         <f>+J53</f>
         <v>0</v>
       </c>
-      <c r="M9" s="68"/>
-[...1 lines deleted...]
-      <c r="O9" s="68"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85"/>
+      <c r="O9" s="85"/>
       <c r="P9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="Q9" s="95">
+      <c r="Q9" s="82">
         <f>F9-L9</f>
         <v>0</v>
       </c>
-      <c r="R9" s="96"/>
-[...2 lines deleted...]
-      <c r="U9" s="96"/>
+      <c r="R9" s="83"/>
+      <c r="S9" s="83"/>
+      <c r="T9" s="83"/>
+      <c r="U9" s="83"/>
       <c r="V9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="W9" s="97">
+      <c r="W9" s="86">
         <f>ROUNDDOWN(Q9,-3)/1000</f>
         <v>0</v>
       </c>
-      <c r="X9" s="98"/>
-[...1 lines deleted...]
-      <c r="Z9" s="98"/>
+      <c r="X9" s="87"/>
+      <c r="Y9" s="87"/>
+      <c r="Z9" s="87"/>
       <c r="AA9" s="18" t="s">
         <v>6</v>
       </c>
       <c r="AB9" s="4"/>
       <c r="AC9" s="12"/>
     </row>
     <row r="10" spans="1:33" s="1" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="14"/>
-      <c r="B10" s="93" t="s">
+      <c r="B10" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="93"/>
-[...23 lines deleted...]
-      <c r="AA10" s="93"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="80"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="80"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="80"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="80"/>
+      <c r="Q10" s="80"/>
+      <c r="R10" s="80"/>
+      <c r="S10" s="80"/>
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="V10" s="80"/>
+      <c r="W10" s="80"/>
+      <c r="X10" s="80"/>
+      <c r="Y10" s="80"/>
+      <c r="Z10" s="80"/>
+      <c r="AA10" s="80"/>
     </row>
     <row r="11" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="19"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
       <c r="U11" s="20"/>
       <c r="V11" s="20"/>
       <c r="W11" s="20"/>
@@ -7473,743 +7440,743 @@
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="14"/>
       <c r="T12" s="14"/>
       <c r="U12" s="14"/>
       <c r="V12" s="14"/>
       <c r="W12" s="14"/>
       <c r="X12" s="14"/>
       <c r="Y12" s="14"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="14"/>
     </row>
     <row r="13" spans="1:33" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="14"/>
-      <c r="B13" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA13" s="61"/>
+      <c r="B13" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="59"/>
+      <c r="P13" s="59"/>
+      <c r="Q13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="T13" s="59"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="59"/>
+      <c r="W13" s="59"/>
+      <c r="X13" s="59"/>
+      <c r="Y13" s="59"/>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
     </row>
     <row r="14" spans="1:33" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="14"/>
-      <c r="B14" s="57" t="s">
+      <c r="B14" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="58"/>
-[...14 lines deleted...]
-      <c r="P14" s="57" t="s">
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="65"/>
+      <c r="P14" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="Q14" s="58"/>
-[...1 lines deleted...]
-      <c r="S14" s="59"/>
+      <c r="Q14" s="64"/>
+      <c r="R14" s="64"/>
+      <c r="S14" s="65"/>
       <c r="T14" s="13"/>
-      <c r="U14" s="57" t="s">
+      <c r="U14" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="V14" s="58"/>
-[...4 lines deleted...]
-      <c r="AA14" s="59"/>
+      <c r="V14" s="64"/>
+      <c r="W14" s="64"/>
+      <c r="X14" s="64"/>
+      <c r="Y14" s="64"/>
+      <c r="Z14" s="64"/>
+      <c r="AA14" s="65"/>
     </row>
     <row r="15" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="14"/>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="55"/>
-[...6 lines deleted...]
-      <c r="J15" s="67">
+      <c r="C15" s="89"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="89"/>
+      <c r="F15" s="89"/>
+      <c r="G15" s="89"/>
+      <c r="H15" s="89"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="84">
         <v>0</v>
       </c>
-      <c r="K15" s="68"/>
-[...2 lines deleted...]
-      <c r="N15" s="68"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
+      <c r="N15" s="85"/>
       <c r="O15" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P15" s="92" t="s">
-[...4 lines deleted...]
-      <c r="S15" s="85"/>
+      <c r="P15" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q15" s="92"/>
+      <c r="R15" s="92"/>
+      <c r="S15" s="93"/>
       <c r="T15" s="22"/>
-      <c r="U15" s="67">
+      <c r="U15" s="84">
         <f>+ROUNDDOWN(J15*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V15" s="68"/>
-[...3 lines deleted...]
-      <c r="Z15" s="68"/>
+      <c r="V15" s="85"/>
+      <c r="W15" s="85"/>
+      <c r="X15" s="85"/>
+      <c r="Y15" s="85"/>
+      <c r="Z15" s="85"/>
       <c r="AA15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AG15" s="8">
         <v>0.66666665999999997</v>
       </c>
     </row>
     <row r="16" spans="1:33" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="14"/>
-      <c r="B16" s="54" t="s">
+      <c r="B16" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="55"/>
-[...6 lines deleted...]
-      <c r="J16" s="67">
+      <c r="C16" s="89"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="89"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="89"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="84">
         <v>0</v>
       </c>
-      <c r="K16" s="68"/>
-[...2 lines deleted...]
-      <c r="N16" s="68"/>
+      <c r="K16" s="85"/>
+      <c r="L16" s="85"/>
+      <c r="M16" s="85"/>
+      <c r="N16" s="85"/>
       <c r="O16" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P16" s="86"/>
-[...2 lines deleted...]
-      <c r="S16" s="88"/>
+      <c r="P16" s="94"/>
+      <c r="Q16" s="95"/>
+      <c r="R16" s="95"/>
+      <c r="S16" s="96"/>
       <c r="T16" s="23"/>
-      <c r="U16" s="67">
+      <c r="U16" s="84">
         <f>+ROUNDDOWN(J16*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V16" s="68"/>
-[...3 lines deleted...]
-      <c r="Z16" s="68"/>
+      <c r="V16" s="85"/>
+      <c r="W16" s="85"/>
+      <c r="X16" s="85"/>
+      <c r="Y16" s="85"/>
+      <c r="Z16" s="85"/>
       <c r="AA16" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AG16" s="8">
         <v>0.5</v>
       </c>
     </row>
     <row r="17" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="19"/>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="55"/>
-[...6 lines deleted...]
-      <c r="J17" s="67">
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+      <c r="E17" s="89"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="89"/>
+      <c r="H17" s="89"/>
+      <c r="I17" s="90"/>
+      <c r="J17" s="84">
         <v>0</v>
       </c>
-      <c r="K17" s="68"/>
-[...2 lines deleted...]
-      <c r="N17" s="68"/>
+      <c r="K17" s="85"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="85"/>
+      <c r="N17" s="85"/>
       <c r="O17" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P17" s="86"/>
-[...2 lines deleted...]
-      <c r="S17" s="88"/>
+      <c r="P17" s="94"/>
+      <c r="Q17" s="95"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="96"/>
       <c r="T17" s="23"/>
-      <c r="U17" s="67">
+      <c r="U17" s="84">
         <f>+ROUNDDOWN(J17*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V17" s="68"/>
-[...3 lines deleted...]
-      <c r="Z17" s="68"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="85"/>
+      <c r="X17" s="85"/>
+      <c r="Y17" s="85"/>
+      <c r="Z17" s="85"/>
       <c r="AA17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="AG17" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="19"/>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="55"/>
-[...6 lines deleted...]
-      <c r="J18" s="67">
+      <c r="C18" s="89"/>
+      <c r="D18" s="89"/>
+      <c r="E18" s="89"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="89"/>
+      <c r="H18" s="89"/>
+      <c r="I18" s="90"/>
+      <c r="J18" s="84">
         <v>0</v>
       </c>
-      <c r="K18" s="68"/>
-[...2 lines deleted...]
-      <c r="N18" s="68"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
       <c r="O18" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P18" s="86"/>
-[...2 lines deleted...]
-      <c r="S18" s="88"/>
+      <c r="P18" s="94"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="96"/>
       <c r="T18" s="23"/>
-      <c r="U18" s="67">
+      <c r="U18" s="84">
         <f>+ROUNDDOWN(J18*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V18" s="68"/>
-[...3 lines deleted...]
-      <c r="Z18" s="68"/>
+      <c r="V18" s="85"/>
+      <c r="W18" s="85"/>
+      <c r="X18" s="85"/>
+      <c r="Y18" s="85"/>
+      <c r="Z18" s="85"/>
       <c r="AA18" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
     </row>
     <row r="19" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="19"/>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="55"/>
-[...6 lines deleted...]
-      <c r="J19" s="67">
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="90"/>
+      <c r="J19" s="84">
         <v>0</v>
       </c>
-      <c r="K19" s="68"/>
-[...2 lines deleted...]
-      <c r="N19" s="68"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
       <c r="O19" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P19" s="86"/>
-[...2 lines deleted...]
-      <c r="S19" s="88"/>
+      <c r="P19" s="94"/>
+      <c r="Q19" s="95"/>
+      <c r="R19" s="95"/>
+      <c r="S19" s="96"/>
       <c r="T19" s="23"/>
-      <c r="U19" s="67">
+      <c r="U19" s="84">
         <f>+ROUNDDOWN(J19*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V19" s="68"/>
-[...3 lines deleted...]
-      <c r="Z19" s="68"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="85"/>
       <c r="AA19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF19" s="11" t="s">
         <v>40</v>
       </c>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
     </row>
     <row r="20" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="19"/>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="55"/>
-[...6 lines deleted...]
-      <c r="J20" s="67">
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="90"/>
+      <c r="J20" s="84">
         <v>0</v>
       </c>
-      <c r="K20" s="68"/>
-[...2 lines deleted...]
-      <c r="N20" s="68"/>
+      <c r="K20" s="85"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="85"/>
+      <c r="N20" s="85"/>
       <c r="O20" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P20" s="86"/>
-[...2 lines deleted...]
-      <c r="S20" s="88"/>
+      <c r="P20" s="94"/>
+      <c r="Q20" s="95"/>
+      <c r="R20" s="95"/>
+      <c r="S20" s="96"/>
       <c r="T20" s="23"/>
-      <c r="U20" s="67">
+      <c r="U20" s="84">
         <f>+ROUNDDOWN(J20*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V20" s="68"/>
-[...3 lines deleted...]
-      <c r="Z20" s="68"/>
+      <c r="V20" s="85"/>
+      <c r="W20" s="85"/>
+      <c r="X20" s="85"/>
+      <c r="Y20" s="85"/>
+      <c r="Z20" s="85"/>
       <c r="AA20" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
     </row>
     <row r="21" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="19"/>
-      <c r="B21" s="54" t="s">
+      <c r="B21" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="C21" s="55"/>
-[...6 lines deleted...]
-      <c r="J21" s="67">
+      <c r="C21" s="89"/>
+      <c r="D21" s="89"/>
+      <c r="E21" s="89"/>
+      <c r="F21" s="89"/>
+      <c r="G21" s="89"/>
+      <c r="H21" s="89"/>
+      <c r="I21" s="90"/>
+      <c r="J21" s="84">
         <v>0</v>
       </c>
-      <c r="K21" s="68"/>
-[...2 lines deleted...]
-      <c r="N21" s="68"/>
+      <c r="K21" s="85"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="85"/>
+      <c r="N21" s="85"/>
       <c r="O21" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P21" s="86"/>
-[...2 lines deleted...]
-      <c r="S21" s="88"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="95"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="96"/>
       <c r="T21" s="23"/>
-      <c r="U21" s="67">
+      <c r="U21" s="84">
         <f>+ROUNDDOWN(J21*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V21" s="68"/>
-[...3 lines deleted...]
-      <c r="Z21" s="68"/>
+      <c r="V21" s="85"/>
+      <c r="W21" s="85"/>
+      <c r="X21" s="85"/>
+      <c r="Y21" s="85"/>
+      <c r="Z21" s="85"/>
       <c r="AA21" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
     </row>
     <row r="22" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="19"/>
-      <c r="B22" s="54" t="s">
+      <c r="B22" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="C22" s="55"/>
-[...6 lines deleted...]
-      <c r="J22" s="67">
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="84">
         <v>0</v>
       </c>
-      <c r="K22" s="68"/>
-[...2 lines deleted...]
-      <c r="N22" s="68"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
       <c r="O22" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P22" s="86"/>
-[...2 lines deleted...]
-      <c r="S22" s="88"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="95"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="96"/>
       <c r="T22" s="23"/>
-      <c r="U22" s="67">
+      <c r="U22" s="84">
         <f>+ROUNDDOWN(J22*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V22" s="68"/>
-[...3 lines deleted...]
-      <c r="Z22" s="68"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="85"/>
+      <c r="Z22" s="85"/>
       <c r="AA22" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
     </row>
     <row r="23" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="19"/>
-      <c r="B23" s="54" t="s">
+      <c r="B23" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="C23" s="55"/>
-[...6 lines deleted...]
-      <c r="J23" s="67">
+      <c r="C23" s="89"/>
+      <c r="D23" s="89"/>
+      <c r="E23" s="89"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="89"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="84">
         <v>0</v>
       </c>
-      <c r="K23" s="68"/>
-[...2 lines deleted...]
-      <c r="N23" s="68"/>
+      <c r="K23" s="85"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
+      <c r="N23" s="85"/>
       <c r="O23" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P23" s="86"/>
-[...2 lines deleted...]
-      <c r="S23" s="88"/>
+      <c r="P23" s="94"/>
+      <c r="Q23" s="95"/>
+      <c r="R23" s="95"/>
+      <c r="S23" s="96"/>
       <c r="T23" s="23"/>
-      <c r="U23" s="67">
+      <c r="U23" s="84">
         <f>+ROUNDDOWN(J23*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V23" s="68"/>
-[...3 lines deleted...]
-      <c r="Z23" s="68"/>
+      <c r="V23" s="85"/>
+      <c r="W23" s="85"/>
+      <c r="X23" s="85"/>
+      <c r="Y23" s="85"/>
+      <c r="Z23" s="85"/>
       <c r="AA23" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF23" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
     </row>
     <row r="24" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="19"/>
-      <c r="B24" s="54" t="s">
+      <c r="B24" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="C24" s="55"/>
-[...6 lines deleted...]
-      <c r="J24" s="67">
+      <c r="C24" s="89"/>
+      <c r="D24" s="89"/>
+      <c r="E24" s="89"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="89"/>
+      <c r="I24" s="90"/>
+      <c r="J24" s="84">
         <v>0</v>
       </c>
-      <c r="K24" s="68"/>
-[...2 lines deleted...]
-      <c r="N24" s="68"/>
+      <c r="K24" s="85"/>
+      <c r="L24" s="85"/>
+      <c r="M24" s="85"/>
+      <c r="N24" s="85"/>
       <c r="O24" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P24" s="86"/>
-[...2 lines deleted...]
-      <c r="S24" s="88"/>
+      <c r="P24" s="94"/>
+      <c r="Q24" s="95"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="96"/>
       <c r="T24" s="23"/>
-      <c r="U24" s="67">
+      <c r="U24" s="84">
         <f>+ROUNDDOWN(J24*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V24" s="68"/>
-[...3 lines deleted...]
-      <c r="Z24" s="68"/>
+      <c r="V24" s="85"/>
+      <c r="W24" s="85"/>
+      <c r="X24" s="85"/>
+      <c r="Y24" s="85"/>
+      <c r="Z24" s="85"/>
       <c r="AA24" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF24" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
     </row>
     <row r="25" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="19"/>
-      <c r="B25" s="54" t="s">
+      <c r="B25" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="55"/>
-[...6 lines deleted...]
-      <c r="J25" s="67">
+      <c r="C25" s="89"/>
+      <c r="D25" s="89"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="89"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="89"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="84">
         <v>0</v>
       </c>
-      <c r="K25" s="68"/>
-[...2 lines deleted...]
-      <c r="N25" s="68"/>
+      <c r="K25" s="85"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="85"/>
+      <c r="N25" s="85"/>
       <c r="O25" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P25" s="86"/>
-[...2 lines deleted...]
-      <c r="S25" s="88"/>
+      <c r="P25" s="94"/>
+      <c r="Q25" s="95"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="96"/>
       <c r="T25" s="23"/>
-      <c r="U25" s="67">
+      <c r="U25" s="84">
         <f>+ROUNDDOWN(J25*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V25" s="68"/>
-[...3 lines deleted...]
-      <c r="Z25" s="68"/>
+      <c r="V25" s="85"/>
+      <c r="W25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="85"/>
       <c r="AA25" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
     </row>
     <row r="26" spans="1:39" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A26" s="19"/>
-      <c r="B26" s="77" t="s">
+      <c r="B26" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="C26" s="78"/>
-[...6 lines deleted...]
-      <c r="J26" s="67">
+      <c r="C26" s="101"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="101"/>
+      <c r="G26" s="101"/>
+      <c r="H26" s="101"/>
+      <c r="I26" s="102"/>
+      <c r="J26" s="84">
         <v>0</v>
       </c>
-      <c r="K26" s="68"/>
-[...2 lines deleted...]
-      <c r="N26" s="68"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
       <c r="O26" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P26" s="89"/>
-[...2 lines deleted...]
-      <c r="S26" s="91"/>
+      <c r="P26" s="97"/>
+      <c r="Q26" s="98"/>
+      <c r="R26" s="98"/>
+      <c r="S26" s="99"/>
       <c r="T26" s="23"/>
-      <c r="U26" s="67">
+      <c r="U26" s="84">
         <f>+ROUNDDOWN(J26*AG15,0)</f>
         <v>0</v>
       </c>
-      <c r="V26" s="68"/>
-[...3 lines deleted...]
-      <c r="Z26" s="68"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="85"/>
+      <c r="X26" s="85"/>
+      <c r="Y26" s="85"/>
+      <c r="Z26" s="85"/>
       <c r="AA26" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AF26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
     </row>
     <row r="27" spans="1:39" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A27" s="19"/>
-      <c r="B27" s="80" t="s">
+      <c r="B27" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="81"/>
-[...6 lines deleted...]
-      <c r="J27" s="75">
+      <c r="C27" s="104"/>
+      <c r="D27" s="104"/>
+      <c r="E27" s="104"/>
+      <c r="F27" s="104"/>
+      <c r="G27" s="104"/>
+      <c r="H27" s="104"/>
+      <c r="I27" s="105"/>
+      <c r="J27" s="106">
         <f>SUM(J15:N26)</f>
         <v>0</v>
       </c>
-      <c r="K27" s="76"/>
-[...2 lines deleted...]
-      <c r="N27" s="76"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="107"/>
+      <c r="M27" s="107"/>
+      <c r="N27" s="107"/>
       <c r="O27" s="25" t="s">
         <v>29</v>
       </c>
       <c r="P27" s="26"/>
       <c r="Q27" s="27"/>
       <c r="R27" s="28"/>
       <c r="S27" s="29"/>
       <c r="T27" s="28"/>
-      <c r="U27" s="75">
+      <c r="U27" s="106">
         <f>SUM(U15:Z26)</f>
         <v>0</v>
       </c>
-      <c r="V27" s="76"/>
-[...3 lines deleted...]
-      <c r="Z27" s="76"/>
+      <c r="V27" s="107"/>
+      <c r="W27" s="107"/>
+      <c r="X27" s="107"/>
+      <c r="Y27" s="107"/>
+      <c r="Z27" s="107"/>
       <c r="AA27" s="25" t="s">
         <v>29</v>
       </c>
       <c r="AF27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
     </row>
     <row r="28" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="19"/>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="30"/>
@@ -8221,741 +8188,741 @@
       <c r="P28" s="32"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="32"/>
       <c r="S28" s="32"/>
       <c r="T28" s="32"/>
       <c r="U28" s="34"/>
       <c r="V28" s="34"/>
       <c r="W28" s="34"/>
       <c r="X28" s="34"/>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="31"/>
       <c r="AF28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
     </row>
     <row r="29" spans="1:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="19"/>
-      <c r="B29" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA29" s="61"/>
+      <c r="B29" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
       <c r="AF29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
     </row>
     <row r="30" spans="1:39" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="19"/>
-      <c r="B30" s="57" t="s">
+      <c r="B30" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="C30" s="58"/>
-[...14 lines deleted...]
-      <c r="P30" s="57" t="s">
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="Q30" s="58"/>
-[...1 lines deleted...]
-      <c r="S30" s="59"/>
+      <c r="Q30" s="64"/>
+      <c r="R30" s="64"/>
+      <c r="S30" s="65"/>
       <c r="T30" s="13"/>
-      <c r="U30" s="57" t="s">
+      <c r="U30" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="V30" s="58"/>
-[...4 lines deleted...]
-      <c r="AA30" s="59"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="65"/>
       <c r="AF30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
     </row>
     <row r="31" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="14"/>
-      <c r="B31" s="54" t="s">
+      <c r="B31" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C31" s="55"/>
-[...10 lines deleted...]
-      <c r="N31" s="68"/>
+      <c r="C31" s="89"/>
+      <c r="D31" s="89"/>
+      <c r="E31" s="89"/>
+      <c r="F31" s="89"/>
+      <c r="G31" s="89"/>
+      <c r="H31" s="89"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="85"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="85"/>
+      <c r="N31" s="85"/>
       <c r="O31" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P31" s="83" t="s">
-[...4 lines deleted...]
-      <c r="S31" s="85"/>
+      <c r="P31" s="108" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q31" s="92"/>
+      <c r="R31" s="92"/>
+      <c r="S31" s="93"/>
       <c r="T31" s="22"/>
-      <c r="U31" s="67">
+      <c r="U31" s="84">
         <f>+J31</f>
         <v>0</v>
       </c>
-      <c r="V31" s="68"/>
-[...3 lines deleted...]
-      <c r="Z31" s="68"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="85"/>
+      <c r="X31" s="85"/>
+      <c r="Y31" s="85"/>
+      <c r="Z31" s="85"/>
       <c r="AA31" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AF31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
     </row>
     <row r="32" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="14"/>
-      <c r="B32" s="54" t="s">
+      <c r="B32" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="C32" s="55"/>
-[...10 lines deleted...]
-      <c r="N32" s="68"/>
+      <c r="C32" s="89"/>
+      <c r="D32" s="89"/>
+      <c r="E32" s="89"/>
+      <c r="F32" s="89"/>
+      <c r="G32" s="89"/>
+      <c r="H32" s="89"/>
+      <c r="I32" s="90"/>
+      <c r="J32" s="84"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
       <c r="O32" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P32" s="86"/>
-[...2 lines deleted...]
-      <c r="S32" s="88"/>
+      <c r="P32" s="94"/>
+      <c r="Q32" s="95"/>
+      <c r="R32" s="95"/>
+      <c r="S32" s="96"/>
       <c r="T32" s="23"/>
-      <c r="U32" s="67">
+      <c r="U32" s="84">
         <f t="shared" ref="U32:U42" si="0">+J32</f>
         <v>0</v>
       </c>
-      <c r="V32" s="68"/>
-[...3 lines deleted...]
-      <c r="Z32" s="68"/>
+      <c r="V32" s="85"/>
+      <c r="W32" s="85"/>
+      <c r="X32" s="85"/>
+      <c r="Y32" s="85"/>
+      <c r="Z32" s="85"/>
       <c r="AA32" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AG32" s="5"/>
       <c r="AH32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AJ32" s="5"/>
       <c r="AK32" s="5"/>
       <c r="AL32" s="5"/>
       <c r="AM32" s="5"/>
     </row>
     <row r="33" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="14"/>
-      <c r="B33" s="54" t="s">
+      <c r="B33" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C33" s="55"/>
-[...10 lines deleted...]
-      <c r="N33" s="68"/>
+      <c r="C33" s="89"/>
+      <c r="D33" s="89"/>
+      <c r="E33" s="89"/>
+      <c r="F33" s="89"/>
+      <c r="G33" s="89"/>
+      <c r="H33" s="89"/>
+      <c r="I33" s="90"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="85"/>
+      <c r="L33" s="85"/>
+      <c r="M33" s="85"/>
+      <c r="N33" s="85"/>
       <c r="O33" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P33" s="86"/>
-[...2 lines deleted...]
-      <c r="S33" s="88"/>
+      <c r="P33" s="94"/>
+      <c r="Q33" s="95"/>
+      <c r="R33" s="95"/>
+      <c r="S33" s="96"/>
       <c r="T33" s="23"/>
-      <c r="U33" s="67">
+      <c r="U33" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V33" s="68"/>
-[...3 lines deleted...]
-      <c r="Z33" s="68"/>
+      <c r="V33" s="85"/>
+      <c r="W33" s="85"/>
+      <c r="X33" s="85"/>
+      <c r="Y33" s="85"/>
+      <c r="Z33" s="85"/>
       <c r="AA33" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="14"/>
-      <c r="B34" s="54" t="s">
+      <c r="B34" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="55"/>
-[...10 lines deleted...]
-      <c r="N34" s="68"/>
+      <c r="C34" s="89"/>
+      <c r="D34" s="89"/>
+      <c r="E34" s="89"/>
+      <c r="F34" s="89"/>
+      <c r="G34" s="89"/>
+      <c r="H34" s="89"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
       <c r="O34" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P34" s="86"/>
-[...2 lines deleted...]
-      <c r="S34" s="88"/>
+      <c r="P34" s="94"/>
+      <c r="Q34" s="95"/>
+      <c r="R34" s="95"/>
+      <c r="S34" s="96"/>
       <c r="T34" s="23"/>
-      <c r="U34" s="67">
+      <c r="U34" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V34" s="68"/>
-[...3 lines deleted...]
-      <c r="Z34" s="68"/>
+      <c r="V34" s="85"/>
+      <c r="W34" s="85"/>
+      <c r="X34" s="85"/>
+      <c r="Y34" s="85"/>
+      <c r="Z34" s="85"/>
       <c r="AA34" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="19"/>
-      <c r="B35" s="54" t="s">
+      <c r="B35" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="55"/>
-[...10 lines deleted...]
-      <c r="N35" s="68"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="89"/>
+      <c r="E35" s="89"/>
+      <c r="F35" s="89"/>
+      <c r="G35" s="89"/>
+      <c r="H35" s="89"/>
+      <c r="I35" s="90"/>
+      <c r="J35" s="84"/>
+      <c r="K35" s="85"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
       <c r="O35" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P35" s="86"/>
-[...2 lines deleted...]
-      <c r="S35" s="88"/>
+      <c r="P35" s="94"/>
+      <c r="Q35" s="95"/>
+      <c r="R35" s="95"/>
+      <c r="S35" s="96"/>
       <c r="T35" s="23"/>
-      <c r="U35" s="67">
+      <c r="U35" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V35" s="68"/>
-[...3 lines deleted...]
-      <c r="Z35" s="68"/>
+      <c r="V35" s="85"/>
+      <c r="W35" s="85"/>
+      <c r="X35" s="85"/>
+      <c r="Y35" s="85"/>
+      <c r="Z35" s="85"/>
       <c r="AA35" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="19"/>
-      <c r="B36" s="54" t="s">
+      <c r="B36" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="55"/>
-[...10 lines deleted...]
-      <c r="N36" s="68"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="89"/>
+      <c r="E36" s="89"/>
+      <c r="F36" s="89"/>
+      <c r="G36" s="89"/>
+      <c r="H36" s="89"/>
+      <c r="I36" s="90"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="85"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="85"/>
       <c r="O36" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P36" s="86"/>
-[...2 lines deleted...]
-      <c r="S36" s="88"/>
+      <c r="P36" s="94"/>
+      <c r="Q36" s="95"/>
+      <c r="R36" s="95"/>
+      <c r="S36" s="96"/>
       <c r="T36" s="23"/>
-      <c r="U36" s="67">
+      <c r="U36" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V36" s="68"/>
-[...3 lines deleted...]
-      <c r="Z36" s="68"/>
+      <c r="V36" s="85"/>
+      <c r="W36" s="85"/>
+      <c r="X36" s="85"/>
+      <c r="Y36" s="85"/>
+      <c r="Z36" s="85"/>
       <c r="AA36" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="19"/>
-      <c r="B37" s="54" t="s">
+      <c r="B37" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="55"/>
-[...10 lines deleted...]
-      <c r="N37" s="68"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="89"/>
+      <c r="E37" s="89"/>
+      <c r="F37" s="89"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="89"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="85"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="85"/>
+      <c r="N37" s="85"/>
       <c r="O37" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P37" s="86"/>
-[...2 lines deleted...]
-      <c r="S37" s="88"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="95"/>
+      <c r="R37" s="95"/>
+      <c r="S37" s="96"/>
       <c r="T37" s="23"/>
-      <c r="U37" s="67">
+      <c r="U37" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V37" s="68"/>
-[...3 lines deleted...]
-      <c r="Z37" s="68"/>
+      <c r="V37" s="85"/>
+      <c r="W37" s="85"/>
+      <c r="X37" s="85"/>
+      <c r="Y37" s="85"/>
+      <c r="Z37" s="85"/>
       <c r="AA37" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="19"/>
-      <c r="B38" s="54" t="s">
+      <c r="B38" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="55"/>
-[...10 lines deleted...]
-      <c r="N38" s="68"/>
+      <c r="C38" s="89"/>
+      <c r="D38" s="89"/>
+      <c r="E38" s="89"/>
+      <c r="F38" s="89"/>
+      <c r="G38" s="89"/>
+      <c r="H38" s="89"/>
+      <c r="I38" s="90"/>
+      <c r="J38" s="84"/>
+      <c r="K38" s="85"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="85"/>
+      <c r="N38" s="85"/>
       <c r="O38" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P38" s="86"/>
-[...2 lines deleted...]
-      <c r="S38" s="88"/>
+      <c r="P38" s="94"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="95"/>
+      <c r="S38" s="96"/>
       <c r="T38" s="23"/>
-      <c r="U38" s="67">
+      <c r="U38" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V38" s="68"/>
-[...3 lines deleted...]
-      <c r="Z38" s="68"/>
+      <c r="V38" s="85"/>
+      <c r="W38" s="85"/>
+      <c r="X38" s="85"/>
+      <c r="Y38" s="85"/>
+      <c r="Z38" s="85"/>
       <c r="AA38" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="19"/>
-      <c r="B39" s="54" t="s">
+      <c r="B39" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="55"/>
-[...10 lines deleted...]
-      <c r="N39" s="68"/>
+      <c r="C39" s="89"/>
+      <c r="D39" s="89"/>
+      <c r="E39" s="89"/>
+      <c r="F39" s="89"/>
+      <c r="G39" s="89"/>
+      <c r="H39" s="89"/>
+      <c r="I39" s="90"/>
+      <c r="J39" s="84"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="85"/>
+      <c r="N39" s="85"/>
       <c r="O39" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P39" s="86"/>
-[...2 lines deleted...]
-      <c r="S39" s="88"/>
+      <c r="P39" s="94"/>
+      <c r="Q39" s="95"/>
+      <c r="R39" s="95"/>
+      <c r="S39" s="96"/>
       <c r="T39" s="23"/>
-      <c r="U39" s="67">
+      <c r="U39" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V39" s="68"/>
-[...3 lines deleted...]
-      <c r="Z39" s="68"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="85"/>
+      <c r="X39" s="85"/>
+      <c r="Y39" s="85"/>
+      <c r="Z39" s="85"/>
       <c r="AA39" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:39" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="19"/>
-      <c r="B40" s="54" t="s">
+      <c r="B40" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="C40" s="55"/>
-[...10 lines deleted...]
-      <c r="N40" s="68"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="89"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="89"/>
+      <c r="G40" s="89"/>
+      <c r="H40" s="89"/>
+      <c r="I40" s="90"/>
+      <c r="J40" s="84"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="85"/>
+      <c r="N40" s="85"/>
       <c r="O40" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P40" s="86"/>
-[...2 lines deleted...]
-      <c r="S40" s="88"/>
+      <c r="P40" s="94"/>
+      <c r="Q40" s="95"/>
+      <c r="R40" s="95"/>
+      <c r="S40" s="96"/>
       <c r="T40" s="23"/>
-      <c r="U40" s="67">
+      <c r="U40" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V40" s="68"/>
-[...3 lines deleted...]
-      <c r="Z40" s="68"/>
+      <c r="V40" s="85"/>
+      <c r="W40" s="85"/>
+      <c r="X40" s="85"/>
+      <c r="Y40" s="85"/>
+      <c r="Z40" s="85"/>
       <c r="AA40" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="19"/>
-      <c r="B41" s="54" t="s">
+      <c r="B41" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="55"/>
-[...10 lines deleted...]
-      <c r="N41" s="68"/>
+      <c r="C41" s="89"/>
+      <c r="D41" s="89"/>
+      <c r="E41" s="89"/>
+      <c r="F41" s="89"/>
+      <c r="G41" s="89"/>
+      <c r="H41" s="89"/>
+      <c r="I41" s="90"/>
+      <c r="J41" s="84"/>
+      <c r="K41" s="85"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="85"/>
+      <c r="N41" s="85"/>
       <c r="O41" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P41" s="86"/>
-[...2 lines deleted...]
-      <c r="S41" s="88"/>
+      <c r="P41" s="94"/>
+      <c r="Q41" s="95"/>
+      <c r="R41" s="95"/>
+      <c r="S41" s="96"/>
       <c r="T41" s="23"/>
-      <c r="U41" s="67">
+      <c r="U41" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V41" s="68"/>
-[...3 lines deleted...]
-      <c r="Z41" s="68"/>
+      <c r="V41" s="85"/>
+      <c r="W41" s="85"/>
+      <c r="X41" s="85"/>
+      <c r="Y41" s="85"/>
+      <c r="Z41" s="85"/>
       <c r="AA41" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:39" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A42" s="19"/>
-      <c r="B42" s="77" t="s">
+      <c r="B42" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="C42" s="78"/>
-[...10 lines deleted...]
-      <c r="N42" s="68"/>
+      <c r="C42" s="101"/>
+      <c r="D42" s="101"/>
+      <c r="E42" s="101"/>
+      <c r="F42" s="101"/>
+      <c r="G42" s="101"/>
+      <c r="H42" s="101"/>
+      <c r="I42" s="102"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="85"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="85"/>
+      <c r="N42" s="85"/>
       <c r="O42" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="P42" s="89"/>
-[...2 lines deleted...]
-      <c r="S42" s="91"/>
+      <c r="P42" s="97"/>
+      <c r="Q42" s="98"/>
+      <c r="R42" s="98"/>
+      <c r="S42" s="99"/>
       <c r="T42" s="23"/>
-      <c r="U42" s="67">
+      <c r="U42" s="84">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="V42" s="68"/>
-[...3 lines deleted...]
-      <c r="Z42" s="68"/>
+      <c r="V42" s="85"/>
+      <c r="W42" s="85"/>
+      <c r="X42" s="85"/>
+      <c r="Y42" s="85"/>
+      <c r="Z42" s="85"/>
       <c r="AA42" s="24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:39" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A43" s="19"/>
-      <c r="B43" s="80" t="s">
+      <c r="B43" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="C43" s="81"/>
-[...6 lines deleted...]
-      <c r="J43" s="75">
+      <c r="C43" s="104"/>
+      <c r="D43" s="104"/>
+      <c r="E43" s="104"/>
+      <c r="F43" s="104"/>
+      <c r="G43" s="104"/>
+      <c r="H43" s="104"/>
+      <c r="I43" s="105"/>
+      <c r="J43" s="106">
         <f>SUM(J31:N42)</f>
         <v>0</v>
       </c>
-      <c r="K43" s="76"/>
-[...2 lines deleted...]
-      <c r="N43" s="76"/>
+      <c r="K43" s="107"/>
+      <c r="L43" s="107"/>
+      <c r="M43" s="107"/>
+      <c r="N43" s="107"/>
       <c r="O43" s="25" t="s">
         <v>29</v>
       </c>
       <c r="P43" s="26"/>
       <c r="Q43" s="27"/>
       <c r="R43" s="28"/>
       <c r="S43" s="29"/>
       <c r="T43" s="28"/>
-      <c r="U43" s="75">
+      <c r="U43" s="106">
         <f>SUM(U31:Z42)</f>
         <v>0</v>
       </c>
-      <c r="V43" s="76"/>
-[...3 lines deleted...]
-      <c r="Z43" s="76"/>
+      <c r="V43" s="107"/>
+      <c r="W43" s="107"/>
+      <c r="X43" s="107"/>
+      <c r="Y43" s="107"/>
+      <c r="Z43" s="107"/>
       <c r="AA43" s="25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:39" x14ac:dyDescent="0.4">
       <c r="A44" s="19"/>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="19"/>
       <c r="O44" s="19"/>
       <c r="P44" s="19"/>
       <c r="Q44" s="19"/>
       <c r="R44" s="19"/>
       <c r="S44" s="19"/>
       <c r="T44" s="19"/>
       <c r="U44" s="19"/>
       <c r="V44" s="19"/>
       <c r="W44" s="19"/>
       <c r="X44" s="19"/>
       <c r="Y44" s="19"/>
       <c r="Z44" s="19"/>
       <c r="AA44" s="19"/>
     </row>
     <row r="45" spans="1:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="19"/>
-      <c r="B45" s="60" t="s">
-[...26 lines deleted...]
-      <c r="AA45" s="60"/>
+      <c r="B45" s="113" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="113"/>
+      <c r="D45" s="113"/>
+      <c r="E45" s="113"/>
+      <c r="F45" s="113"/>
+      <c r="G45" s="113"/>
+      <c r="H45" s="113"/>
+      <c r="I45" s="113"/>
+      <c r="J45" s="113"/>
+      <c r="K45" s="113"/>
+      <c r="L45" s="113"/>
+      <c r="M45" s="113"/>
+      <c r="N45" s="113"/>
+      <c r="O45" s="113"/>
+      <c r="P45" s="113"/>
+      <c r="Q45" s="113"/>
+      <c r="R45" s="113"/>
+      <c r="S45" s="113"/>
+      <c r="T45" s="59"/>
+      <c r="U45" s="113"/>
+      <c r="V45" s="113"/>
+      <c r="W45" s="113"/>
+      <c r="X45" s="113"/>
+      <c r="Y45" s="113"/>
+      <c r="Z45" s="113"/>
+      <c r="AA45" s="113"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
       <c r="AL45" s="5"/>
       <c r="AM45" s="5"/>
     </row>
     <row r="46" spans="1:39" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="19"/>
-      <c r="B46" s="57" t="s">
-[...17 lines deleted...]
-      <c r="R46" s="58"/>
+      <c r="B46" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="64"/>
+      <c r="K46" s="65"/>
+      <c r="L46" s="63"/>
+      <c r="M46" s="64"/>
+      <c r="N46" s="64"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="64"/>
+      <c r="Q46" s="64"/>
+      <c r="R46" s="64"/>
       <c r="S46" s="35" t="s">
         <v>29</v>
       </c>
       <c r="T46" s="13"/>
       <c r="U46" s="36"/>
       <c r="V46" s="14"/>
       <c r="W46" s="14"/>
       <c r="X46" s="14"/>
       <c r="Y46" s="14"/>
       <c r="Z46" s="14"/>
       <c r="AA46" s="14"/>
       <c r="AF46" s="5"/>
       <c r="AG46" s="5"/>
       <c r="AH46" s="5"/>
       <c r="AI46" s="5"/>
       <c r="AJ46" s="5"/>
       <c r="AK46" s="5"/>
       <c r="AL46" s="5"/>
       <c r="AM46" s="5"/>
     </row>
     <row r="47" spans="1:39" x14ac:dyDescent="0.4">
       <c r="A47" s="19"/>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
       <c r="D47" s="19"/>
@@ -9023,312 +8990,312 @@
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="14"/>
       <c r="O49" s="14"/>
       <c r="P49" s="14"/>
       <c r="Q49" s="14"/>
       <c r="R49" s="14"/>
       <c r="S49" s="14"/>
       <c r="T49" s="14"/>
       <c r="U49" s="14"/>
       <c r="V49" s="14"/>
       <c r="W49" s="14"/>
       <c r="X49" s="14"/>
       <c r="Y49" s="14"/>
       <c r="Z49" s="14"/>
       <c r="AA49" s="14"/>
     </row>
     <row r="50" spans="1:27" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="19"/>
-      <c r="B50" s="57" t="s">
+      <c r="B50" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="C50" s="58"/>
-[...15 lines deleted...]
-      <c r="Q50" s="59"/>
+      <c r="C50" s="64"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="64"/>
+      <c r="H50" s="64"/>
+      <c r="I50" s="64"/>
+      <c r="J50" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="K50" s="64"/>
+      <c r="L50" s="64"/>
+      <c r="M50" s="64"/>
+      <c r="N50" s="64"/>
+      <c r="O50" s="64"/>
+      <c r="P50" s="64"/>
+      <c r="Q50" s="65"/>
       <c r="R50" s="14"/>
       <c r="S50" s="14"/>
       <c r="T50" s="14"/>
       <c r="U50" s="14"/>
       <c r="V50" s="14"/>
       <c r="W50" s="14"/>
       <c r="X50" s="14"/>
       <c r="Y50" s="14"/>
       <c r="Z50" s="14"/>
       <c r="AA50" s="14"/>
     </row>
     <row r="51" spans="1:27" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="19"/>
-      <c r="B51" s="57" t="s">
-[...9 lines deleted...]
-      <c r="J51" s="67">
+      <c r="B51" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="64"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="64"/>
+      <c r="H51" s="64"/>
+      <c r="I51" s="64"/>
+      <c r="J51" s="84">
         <v>0</v>
       </c>
-      <c r="K51" s="68"/>
-[...4 lines deleted...]
-      <c r="P51" s="68"/>
+      <c r="K51" s="85"/>
+      <c r="L51" s="85"/>
+      <c r="M51" s="85"/>
+      <c r="N51" s="85"/>
+      <c r="O51" s="85"/>
+      <c r="P51" s="85"/>
       <c r="Q51" s="35" t="s">
         <v>5</v>
       </c>
       <c r="R51" s="37"/>
       <c r="S51" s="37"/>
       <c r="T51" s="37"/>
       <c r="U51" s="37"/>
       <c r="V51" s="37"/>
       <c r="W51" s="37"/>
       <c r="X51" s="37"/>
       <c r="Y51" s="37"/>
       <c r="Z51" s="37"/>
       <c r="AA51" s="37"/>
     </row>
     <row r="52" spans="1:27" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A52" s="14"/>
-      <c r="B52" s="69" t="s">
-[...9 lines deleted...]
-      <c r="J52" s="71">
+      <c r="B52" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="110"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="110"/>
+      <c r="F52" s="110"/>
+      <c r="G52" s="110"/>
+      <c r="H52" s="110"/>
+      <c r="I52" s="110"/>
+      <c r="J52" s="111">
         <v>0</v>
       </c>
-      <c r="K52" s="72"/>
-[...4 lines deleted...]
-      <c r="P52" s="72"/>
+      <c r="K52" s="112"/>
+      <c r="L52" s="112"/>
+      <c r="M52" s="112"/>
+      <c r="N52" s="112"/>
+      <c r="O52" s="112"/>
+      <c r="P52" s="112"/>
       <c r="Q52" s="38" t="s">
         <v>5</v>
       </c>
       <c r="R52" s="37"/>
       <c r="S52" s="37"/>
       <c r="T52" s="37"/>
       <c r="U52" s="37"/>
       <c r="V52" s="37"/>
       <c r="W52" s="37"/>
       <c r="X52" s="37"/>
       <c r="Y52" s="37"/>
       <c r="Z52" s="37"/>
       <c r="AA52" s="37"/>
     </row>
     <row r="53" spans="1:27" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A53" s="14"/>
-      <c r="B53" s="73" t="s">
+      <c r="B53" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="C53" s="74"/>
-[...6 lines deleted...]
-      <c r="J53" s="75">
+      <c r="C53" s="70"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="70"/>
+      <c r="F53" s="70"/>
+      <c r="G53" s="70"/>
+      <c r="H53" s="70"/>
+      <c r="I53" s="70"/>
+      <c r="J53" s="106">
         <f>SUM(J51:P52)</f>
         <v>0</v>
       </c>
-      <c r="K53" s="76"/>
-[...4 lines deleted...]
-      <c r="P53" s="76"/>
+      <c r="K53" s="107"/>
+      <c r="L53" s="107"/>
+      <c r="M53" s="107"/>
+      <c r="N53" s="107"/>
+      <c r="O53" s="107"/>
+      <c r="P53" s="107"/>
       <c r="Q53" s="39" t="s">
         <v>5</v>
       </c>
       <c r="R53" s="37"/>
       <c r="S53" s="37"/>
       <c r="T53" s="37"/>
       <c r="U53" s="37"/>
       <c r="V53" s="37"/>
       <c r="W53" s="37"/>
       <c r="X53" s="37"/>
       <c r="Y53" s="37"/>
       <c r="Z53" s="37"/>
       <c r="AA53" s="37"/>
     </row>
     <row r="54" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A54" s="14"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="19"/>
       <c r="M54" s="19"/>
       <c r="N54" s="19"/>
       <c r="O54" s="19"/>
       <c r="P54" s="19"/>
       <c r="Q54" s="19"/>
       <c r="R54" s="19"/>
       <c r="S54" s="19"/>
       <c r="T54" s="19"/>
       <c r="U54" s="19"/>
       <c r="V54" s="19"/>
       <c r="W54" s="19"/>
       <c r="X54" s="19"/>
       <c r="Y54" s="19"/>
       <c r="Z54" s="19"/>
       <c r="AA54" s="19"/>
     </row>
     <row r="55" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A55" s="19"/>
       <c r="B55" s="15" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C55" s="14"/>
       <c r="D55" s="14"/>
       <c r="E55" s="14"/>
       <c r="F55" s="14"/>
       <c r="G55" s="14"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
       <c r="N55" s="14"/>
       <c r="O55" s="14"/>
       <c r="P55" s="14"/>
       <c r="Q55" s="14"/>
       <c r="R55" s="14"/>
       <c r="S55" s="14"/>
       <c r="T55" s="14"/>
       <c r="U55" s="14"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
     </row>
     <row r="56" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="19"/>
-      <c r="B56" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA56" s="61"/>
+      <c r="B56" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="C56" s="59"/>
+      <c r="D56" s="59"/>
+      <c r="E56" s="59"/>
+      <c r="F56" s="59"/>
+      <c r="G56" s="59"/>
+      <c r="H56" s="59"/>
+      <c r="I56" s="59"/>
+      <c r="J56" s="59"/>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="59"/>
+      <c r="N56" s="59"/>
+      <c r="O56" s="59"/>
+      <c r="P56" s="59"/>
+      <c r="Q56" s="59"/>
+      <c r="R56" s="59"/>
+      <c r="S56" s="59"/>
+      <c r="T56" s="59"/>
+      <c r="U56" s="59"/>
+      <c r="V56" s="59"/>
+      <c r="W56" s="59"/>
+      <c r="X56" s="59"/>
+      <c r="Y56" s="59"/>
+      <c r="Z56" s="59"/>
+      <c r="AA56" s="59"/>
     </row>
     <row r="57" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A57" s="19"/>
-      <c r="B57" s="62" t="s">
+      <c r="B57" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="C57" s="63"/>
-[...4 lines deleted...]
-      <c r="H57" s="62" t="s">
+      <c r="C57" s="55"/>
+      <c r="D57" s="55"/>
+      <c r="E57" s="55"/>
+      <c r="F57" s="55"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="I57" s="63"/>
-[...4 lines deleted...]
-      <c r="N57" s="62" t="s">
+      <c r="I57" s="55"/>
+      <c r="J57" s="55"/>
+      <c r="K57" s="55"/>
+      <c r="L57" s="55"/>
+      <c r="M57" s="56"/>
+      <c r="N57" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="O57" s="63"/>
-[...11 lines deleted...]
-      <c r="AA57" s="64"/>
+      <c r="O57" s="55"/>
+      <c r="P57" s="55"/>
+      <c r="Q57" s="55"/>
+      <c r="R57" s="55"/>
+      <c r="S57" s="55"/>
+      <c r="T57" s="55"/>
+      <c r="U57" s="55"/>
+      <c r="V57" s="55"/>
+      <c r="W57" s="55"/>
+      <c r="X57" s="55"/>
+      <c r="Y57" s="55"/>
+      <c r="Z57" s="55"/>
+      <c r="AA57" s="56"/>
     </row>
     <row r="58" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A58" s="19"/>
       <c r="B58" s="40"/>
       <c r="C58" s="19"/>
       <c r="D58" s="19"/>
       <c r="E58" s="19"/>
       <c r="F58" s="19"/>
       <c r="G58" s="19"/>
       <c r="H58" s="41"/>
       <c r="I58" s="42"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="L58" s="42"/>
       <c r="M58" s="43" t="s">
         <v>29</v>
       </c>
       <c r="N58" s="41"/>
       <c r="O58" s="19"/>
       <c r="P58" s="19"/>
       <c r="Q58" s="19"/>
       <c r="R58" s="19"/>
       <c r="S58" s="19"/>
       <c r="T58" s="19"/>
       <c r="U58" s="19"/>
@@ -9696,83 +9663,83 @@
       <c r="F71" s="50"/>
       <c r="G71" s="51"/>
       <c r="H71" s="52"/>
       <c r="I71" s="53"/>
       <c r="J71" s="53"/>
       <c r="K71" s="53"/>
       <c r="L71" s="53"/>
       <c r="M71" s="44"/>
       <c r="N71" s="49"/>
       <c r="O71" s="50"/>
       <c r="P71" s="50"/>
       <c r="Q71" s="50"/>
       <c r="R71" s="50"/>
       <c r="S71" s="50"/>
       <c r="T71" s="50"/>
       <c r="U71" s="50"/>
       <c r="V71" s="50"/>
       <c r="W71" s="50"/>
       <c r="X71" s="50"/>
       <c r="Y71" s="50"/>
       <c r="Z71" s="50"/>
       <c r="AA71" s="51"/>
     </row>
     <row r="72" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A72" s="19"/>
-      <c r="B72" s="62" t="s">
+      <c r="B72" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="C72" s="63"/>
-[...4 lines deleted...]
-      <c r="H72" s="65">
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="56"/>
+      <c r="H72" s="57">
         <f>SUM(H59:L71)</f>
         <v>0</v>
       </c>
-      <c r="I72" s="66"/>
-[...2 lines deleted...]
-      <c r="L72" s="66"/>
+      <c r="I72" s="58"/>
+      <c r="J72" s="58"/>
+      <c r="K72" s="58"/>
+      <c r="L72" s="58"/>
       <c r="M72" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="N72" s="62"/>
-[...12 lines deleted...]
-      <c r="AA72" s="64"/>
+      <c r="N72" s="54"/>
+      <c r="O72" s="55"/>
+      <c r="P72" s="55"/>
+      <c r="Q72" s="55"/>
+      <c r="R72" s="55"/>
+      <c r="S72" s="55"/>
+      <c r="T72" s="55"/>
+      <c r="U72" s="55"/>
+      <c r="V72" s="55"/>
+      <c r="W72" s="55"/>
+      <c r="X72" s="55"/>
+      <c r="Y72" s="55"/>
+      <c r="Z72" s="55"/>
+      <c r="AA72" s="56"/>
     </row>
     <row r="73" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A73" s="19"/>
       <c r="B73" s="19" t="s">
         <v>36</v>
       </c>
       <c r="C73" s="19"/>
       <c r="D73" s="19"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="19"/>
       <c r="K73" s="19"/>
       <c r="L73" s="19"/>
       <c r="M73" s="19"/>
       <c r="N73" s="19"/>
       <c r="O73" s="19"/>
       <c r="P73" s="19"/>
       <c r="Q73" s="19"/>
       <c r="R73" s="19"/>
       <c r="S73" s="19"/>
       <c r="T73" s="19"/>
       <c r="U73" s="19"/>
@@ -9792,113 +9759,113 @@
       <c r="F74" s="19"/>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
       <c r="I74" s="19"/>
       <c r="J74" s="19"/>
       <c r="K74" s="19"/>
       <c r="L74" s="19"/>
       <c r="M74" s="19"/>
       <c r="N74" s="19"/>
       <c r="O74" s="19"/>
       <c r="P74" s="19"/>
       <c r="Q74" s="19"/>
       <c r="R74" s="19"/>
       <c r="S74" s="19"/>
       <c r="T74" s="19"/>
       <c r="U74" s="19"/>
       <c r="V74" s="19"/>
       <c r="W74" s="19"/>
       <c r="X74" s="19"/>
       <c r="Y74" s="19"/>
       <c r="Z74" s="19"/>
       <c r="AA74" s="19"/>
     </row>
     <row r="75" spans="1:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="19"/>
-      <c r="B75" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AA75" s="61"/>
+      <c r="B75" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="59"/>
+      <c r="N75" s="59"/>
+      <c r="O75" s="59"/>
+      <c r="P75" s="59"/>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="59"/>
+      <c r="V75" s="59"/>
+      <c r="W75" s="59"/>
+      <c r="X75" s="59"/>
+      <c r="Y75" s="59"/>
+      <c r="Z75" s="59"/>
+      <c r="AA75" s="59"/>
     </row>
     <row r="76" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A76" s="19"/>
-      <c r="B76" s="62" t="s">
+      <c r="B76" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="C76" s="63"/>
-[...4 lines deleted...]
-      <c r="H76" s="62" t="s">
+      <c r="C76" s="55"/>
+      <c r="D76" s="55"/>
+      <c r="E76" s="55"/>
+      <c r="F76" s="55"/>
+      <c r="G76" s="56"/>
+      <c r="H76" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="I76" s="63"/>
-[...4 lines deleted...]
-      <c r="N76" s="62" t="s">
+      <c r="I76" s="55"/>
+      <c r="J76" s="55"/>
+      <c r="K76" s="55"/>
+      <c r="L76" s="55"/>
+      <c r="M76" s="56"/>
+      <c r="N76" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="O76" s="63"/>
-[...11 lines deleted...]
-      <c r="AA76" s="64"/>
+      <c r="O76" s="55"/>
+      <c r="P76" s="55"/>
+      <c r="Q76" s="55"/>
+      <c r="R76" s="55"/>
+      <c r="S76" s="55"/>
+      <c r="T76" s="55"/>
+      <c r="U76" s="55"/>
+      <c r="V76" s="55"/>
+      <c r="W76" s="55"/>
+      <c r="X76" s="55"/>
+      <c r="Y76" s="55"/>
+      <c r="Z76" s="55"/>
+      <c r="AA76" s="56"/>
     </row>
     <row r="77" spans="1:27" x14ac:dyDescent="0.4">
       <c r="A77" s="19"/>
       <c r="B77" s="40"/>
       <c r="C77" s="19"/>
       <c r="D77" s="19"/>
       <c r="E77" s="19"/>
       <c r="F77" s="19"/>
       <c r="G77" s="19"/>
       <c r="H77" s="41"/>
       <c r="I77" s="42"/>
       <c r="J77" s="42"/>
       <c r="K77" s="42"/>
       <c r="L77" s="42"/>
       <c r="M77" s="43" t="s">
         <v>29</v>
       </c>
       <c r="N77" s="41"/>
       <c r="O77" s="19"/>
       <c r="P77" s="19"/>
       <c r="Q77" s="19"/>
       <c r="R77" s="19"/>
       <c r="S77" s="19"/>
       <c r="T77" s="19"/>
       <c r="U77" s="19"/>
@@ -10265,336 +10232,334 @@
       <c r="E90" s="50"/>
       <c r="F90" s="50"/>
       <c r="G90" s="51"/>
       <c r="H90" s="52"/>
       <c r="I90" s="53"/>
       <c r="J90" s="53"/>
       <c r="K90" s="53"/>
       <c r="L90" s="53"/>
       <c r="M90" s="44"/>
       <c r="N90" s="49"/>
       <c r="O90" s="50"/>
       <c r="P90" s="50"/>
       <c r="Q90" s="50"/>
       <c r="R90" s="50"/>
       <c r="S90" s="50"/>
       <c r="T90" s="50"/>
       <c r="U90" s="50"/>
       <c r="V90" s="50"/>
       <c r="W90" s="50"/>
       <c r="X90" s="50"/>
       <c r="Y90" s="50"/>
       <c r="Z90" s="50"/>
       <c r="AA90" s="51"/>
     </row>
     <row r="91" spans="1:27" x14ac:dyDescent="0.4">
-      <c r="B91" s="117" t="s">
+      <c r="B91" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="C91" s="118"/>
-[...4 lines deleted...]
-      <c r="H91" s="120">
+      <c r="C91" s="115"/>
+      <c r="D91" s="115"/>
+      <c r="E91" s="115"/>
+      <c r="F91" s="115"/>
+      <c r="G91" s="116"/>
+      <c r="H91" s="117">
         <f>SUM(H78:L90)</f>
         <v>0</v>
       </c>
-      <c r="I91" s="121"/>
-[...2 lines deleted...]
-      <c r="L91" s="121"/>
+      <c r="I91" s="118"/>
+      <c r="J91" s="118"/>
+      <c r="K91" s="118"/>
+      <c r="L91" s="118"/>
       <c r="M91" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="N91" s="117"/>
-[...12 lines deleted...]
-      <c r="AA91" s="119"/>
+      <c r="N91" s="114"/>
+      <c r="O91" s="115"/>
+      <c r="P91" s="115"/>
+      <c r="Q91" s="115"/>
+      <c r="R91" s="115"/>
+      <c r="S91" s="115"/>
+      <c r="T91" s="115"/>
+      <c r="U91" s="115"/>
+      <c r="V91" s="115"/>
+      <c r="W91" s="115"/>
+      <c r="X91" s="115"/>
+      <c r="Y91" s="115"/>
+      <c r="Z91" s="115"/>
+      <c r="AA91" s="116"/>
     </row>
     <row r="92" spans="1:27" x14ac:dyDescent="0.4">
       <c r="B92" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="209">
-    <mergeCell ref="B91:G91"/>
-[...122 lines deleted...]
-    <mergeCell ref="U41:Z41"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="R4:AA4"/>
+    <mergeCell ref="R5:AA5"/>
+    <mergeCell ref="B7:E8"/>
+    <mergeCell ref="F7:K8"/>
+    <mergeCell ref="L7:P8"/>
+    <mergeCell ref="Q7:V8"/>
+    <mergeCell ref="W7:AA8"/>
+    <mergeCell ref="B10:AA10"/>
+    <mergeCell ref="B13:AA13"/>
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="P14:S14"/>
+    <mergeCell ref="U14:AA14"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="L9:O9"/>
+    <mergeCell ref="Q9:U9"/>
+    <mergeCell ref="W9:Z9"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="J18:N18"/>
+    <mergeCell ref="U18:Z18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="J19:N19"/>
+    <mergeCell ref="U19:Z19"/>
+    <mergeCell ref="B15:I15"/>
+    <mergeCell ref="J15:N15"/>
+    <mergeCell ref="P15:S26"/>
+    <mergeCell ref="U15:Z15"/>
+    <mergeCell ref="B16:I16"/>
+    <mergeCell ref="J16:N16"/>
+    <mergeCell ref="U16:Z16"/>
+    <mergeCell ref="B17:I17"/>
+    <mergeCell ref="J17:N17"/>
+    <mergeCell ref="U17:Z17"/>
+    <mergeCell ref="B22:I22"/>
+    <mergeCell ref="J22:N22"/>
+    <mergeCell ref="U22:Z22"/>
+    <mergeCell ref="B23:I23"/>
+    <mergeCell ref="J23:N23"/>
+    <mergeCell ref="U23:Z23"/>
+    <mergeCell ref="B20:I20"/>
+    <mergeCell ref="J20:N20"/>
+    <mergeCell ref="U20:Z20"/>
+    <mergeCell ref="B21:I21"/>
+    <mergeCell ref="J21:N21"/>
+    <mergeCell ref="U21:Z21"/>
+    <mergeCell ref="B26:I26"/>
+    <mergeCell ref="J26:N26"/>
+    <mergeCell ref="U26:Z26"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="J27:N27"/>
+    <mergeCell ref="U27:Z27"/>
+    <mergeCell ref="B24:I24"/>
+    <mergeCell ref="J24:N24"/>
+    <mergeCell ref="U24:Z24"/>
+    <mergeCell ref="B25:I25"/>
+    <mergeCell ref="J25:N25"/>
+    <mergeCell ref="U25:Z25"/>
     <mergeCell ref="J32:N32"/>
     <mergeCell ref="U32:Z32"/>
     <mergeCell ref="B33:I33"/>
     <mergeCell ref="J33:N33"/>
     <mergeCell ref="U33:Z33"/>
     <mergeCell ref="B34:I34"/>
     <mergeCell ref="J34:N34"/>
     <mergeCell ref="U34:Z34"/>
     <mergeCell ref="B29:AA29"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="J30:O30"/>
     <mergeCell ref="P30:S30"/>
     <mergeCell ref="U30:AA30"/>
     <mergeCell ref="B31:I31"/>
     <mergeCell ref="J31:N31"/>
     <mergeCell ref="P31:S42"/>
     <mergeCell ref="U31:Z31"/>
     <mergeCell ref="B32:I32"/>
     <mergeCell ref="B37:I37"/>
     <mergeCell ref="J37:N37"/>
     <mergeCell ref="U37:Z37"/>
     <mergeCell ref="B38:I38"/>
     <mergeCell ref="J38:N38"/>
     <mergeCell ref="U38:Z38"/>
-    <mergeCell ref="U20:Z20"/>
-[...59 lines deleted...]
-    <mergeCell ref="W7:AA8"/>
+    <mergeCell ref="B35:I35"/>
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="U35:Z35"/>
+    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="J36:N36"/>
+    <mergeCell ref="U36:Z36"/>
+    <mergeCell ref="B41:I41"/>
+    <mergeCell ref="J41:N41"/>
+    <mergeCell ref="U41:Z41"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="J42:N42"/>
+    <mergeCell ref="U42:Z42"/>
+    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="J39:N39"/>
+    <mergeCell ref="U39:Z39"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="J40:N40"/>
+    <mergeCell ref="U40:Z40"/>
+    <mergeCell ref="B50:I50"/>
+    <mergeCell ref="J50:Q50"/>
+    <mergeCell ref="B51:I51"/>
+    <mergeCell ref="J51:P51"/>
+    <mergeCell ref="B52:I52"/>
+    <mergeCell ref="J52:P52"/>
+    <mergeCell ref="B43:I43"/>
+    <mergeCell ref="J43:N43"/>
+    <mergeCell ref="U43:Z43"/>
+    <mergeCell ref="B45:AA45"/>
+    <mergeCell ref="B46:K46"/>
+    <mergeCell ref="L46:R46"/>
+    <mergeCell ref="B59:G59"/>
+    <mergeCell ref="H59:L59"/>
+    <mergeCell ref="N59:AA59"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="H60:L60"/>
+    <mergeCell ref="N60:AA60"/>
+    <mergeCell ref="B53:I53"/>
+    <mergeCell ref="J53:P53"/>
+    <mergeCell ref="B56:AA56"/>
+    <mergeCell ref="B57:G57"/>
+    <mergeCell ref="H57:M57"/>
+    <mergeCell ref="N57:AA57"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="H63:L63"/>
+    <mergeCell ref="N63:AA63"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="H64:L64"/>
+    <mergeCell ref="N64:AA64"/>
+    <mergeCell ref="B61:G61"/>
+    <mergeCell ref="H61:L61"/>
+    <mergeCell ref="N61:AA61"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="H62:L62"/>
+    <mergeCell ref="N62:AA62"/>
+    <mergeCell ref="B67:G67"/>
+    <mergeCell ref="H67:L67"/>
+    <mergeCell ref="N67:AA67"/>
+    <mergeCell ref="B68:G68"/>
+    <mergeCell ref="H68:L68"/>
+    <mergeCell ref="N68:AA68"/>
+    <mergeCell ref="B65:G65"/>
+    <mergeCell ref="H65:L65"/>
+    <mergeCell ref="N65:AA65"/>
+    <mergeCell ref="B66:G66"/>
+    <mergeCell ref="H66:L66"/>
+    <mergeCell ref="N66:AA66"/>
+    <mergeCell ref="B71:G71"/>
+    <mergeCell ref="H71:L71"/>
+    <mergeCell ref="N71:AA71"/>
+    <mergeCell ref="B72:G72"/>
+    <mergeCell ref="H72:L72"/>
+    <mergeCell ref="N72:AA72"/>
+    <mergeCell ref="B69:G69"/>
+    <mergeCell ref="H69:L69"/>
+    <mergeCell ref="N69:AA69"/>
+    <mergeCell ref="B70:G70"/>
+    <mergeCell ref="H70:L70"/>
+    <mergeCell ref="N70:AA70"/>
+    <mergeCell ref="B79:G79"/>
+    <mergeCell ref="H79:L79"/>
+    <mergeCell ref="N79:AA79"/>
+    <mergeCell ref="B80:G80"/>
+    <mergeCell ref="H80:L80"/>
+    <mergeCell ref="N80:AA80"/>
+    <mergeCell ref="B75:AA75"/>
+    <mergeCell ref="B76:G76"/>
+    <mergeCell ref="H76:M76"/>
+    <mergeCell ref="N76:AA76"/>
+    <mergeCell ref="B78:G78"/>
+    <mergeCell ref="H78:L78"/>
+    <mergeCell ref="N78:AA78"/>
+    <mergeCell ref="B83:G83"/>
+    <mergeCell ref="H83:L83"/>
+    <mergeCell ref="N83:AA83"/>
+    <mergeCell ref="B84:G84"/>
+    <mergeCell ref="H84:L84"/>
+    <mergeCell ref="N84:AA84"/>
+    <mergeCell ref="B81:G81"/>
+    <mergeCell ref="H81:L81"/>
+    <mergeCell ref="N81:AA81"/>
+    <mergeCell ref="B82:G82"/>
+    <mergeCell ref="H82:L82"/>
+    <mergeCell ref="N82:AA82"/>
+    <mergeCell ref="B87:G87"/>
+    <mergeCell ref="H87:L87"/>
+    <mergeCell ref="N87:AA87"/>
+    <mergeCell ref="B88:G88"/>
+    <mergeCell ref="H88:L88"/>
+    <mergeCell ref="N88:AA88"/>
+    <mergeCell ref="B85:G85"/>
+    <mergeCell ref="H85:L85"/>
+    <mergeCell ref="N85:AA85"/>
+    <mergeCell ref="B86:G86"/>
+    <mergeCell ref="H86:L86"/>
+    <mergeCell ref="N86:AA86"/>
+    <mergeCell ref="B91:G91"/>
+    <mergeCell ref="H91:L91"/>
+    <mergeCell ref="N91:AA91"/>
+    <mergeCell ref="B89:G89"/>
+    <mergeCell ref="H89:L89"/>
+    <mergeCell ref="N89:AA89"/>
+    <mergeCell ref="B90:G90"/>
+    <mergeCell ref="H90:L90"/>
+    <mergeCell ref="N90:AA90"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B59:G71 B78:G90" xr:uid="{6A9E422D-9E0F-4794-961F-B14F72DC5C66}">
       <formula1>$AF$18:$AF$31</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>所要額内訳書（大企業）</vt:lpstr>
       <vt:lpstr>所要額内訳書（中小企業）</vt:lpstr>
       <vt:lpstr>'所要額内訳書（大企業）'!Print_Area</vt:lpstr>
       <vt:lpstr>'所要額内訳書（中小企業）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>